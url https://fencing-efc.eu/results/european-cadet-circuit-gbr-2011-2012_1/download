--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
@@ -1701,51 +1701,51 @@
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -1761,88 +1761,88 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
@@ -1855,51 +1855,51 @@
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -1946,51 +1946,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -2063,51 +2063,51 @@
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>60</v>
       </c>
       <c r="F36" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
@@ -2402,51 +2402,51 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
@@ -2499,51 +2499,51 @@
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>49</v>
       </c>
       <c r="F59" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3171,51 +3171,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>155</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>156</v>
       </c>
       <c r="F2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>158</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3433,51 +3433,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>173</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>174</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>175</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C19" t="s">
         <v>178</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>179</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>181</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3650,51 +3650,51 @@
       </c>
       <c r="C26" t="s">
         <v>189</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>190</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>192</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28" t="s">
@@ -4123,51 +4123,51 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>222</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>223</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>225</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -4217,51 +4217,51 @@
       </c>
       <c r="C56" t="s">
         <v>229</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>231</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>233</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4294,51 +4294,51 @@
       </c>
       <c r="C60" t="s">
         <v>236</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>72</v>
       </c>
       <c r="F60" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>239</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>49</v>
       </c>
       <c r="F62" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4619,71 +4619,71 @@
       </c>
       <c r="C77" t="s">
         <v>258</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>260</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>69</v>
       </c>
       <c r="F78" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>261</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>49</v>
       </c>
       <c r="F79" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>262</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>263</v>
       </c>
     </row>
@@ -4824,51 +4824,51 @@
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>275</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>276</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>278</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>49</v>
       </c>
       <c r="F90" t="s">
         <v>151</v>
       </c>
     </row>
@@ -5043,91 +5043,91 @@
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>289</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>290</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>291</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>49</v>
       </c>
       <c r="F102" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>292</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>293</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>44</v>
       </c>
       <c r="F104" t="s">
@@ -5157,51 +5157,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>295</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>72</v>
       </c>
       <c r="F106" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>296</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>69</v>
       </c>
       <c r="F108" t="s">
         <v>193</v>
       </c>
     </row>