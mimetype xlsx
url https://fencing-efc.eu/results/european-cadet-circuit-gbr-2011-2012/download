--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1173,51 +1173,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1250,51 +1250,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1424,51 +1424,51 @@
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
@@ -1484,51 +1484,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
@@ -1814,65 +1814,65 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2093,51 +2093,51 @@
       </c>
       <c r="C9" t="s">
         <v>102</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>105</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2247,51 +2247,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>115</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>116</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>117</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
@@ -2567,91 +2567,91 @@
       </c>
       <c r="C33" t="s">
         <v>139</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>141</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>142</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>143</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>144</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
@@ -2764,51 +2764,51 @@
       </c>
       <c r="C43" t="s">
         <v>153</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>156</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
@@ -2864,91 +2864,91 @@
       </c>
       <c r="C48" t="s">
         <v>160</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>161</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>162</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>164</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>165</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3223,51 +3223,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>187</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>189</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3325,51 +3325,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>195</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>196</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3407,51 +3407,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>202</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>203</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>205</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>206</v>
       </c>
     </row>