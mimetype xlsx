--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
@@ -1544,51 +1544,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
@@ -1695,85 +1695,85 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2210,51 +2210,51 @@
       </c>
       <c r="C15" t="s">
         <v>112</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>93</v>
       </c>
       <c r="F15" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>114</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>115</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2327,51 +2327,51 @@
       </c>
       <c r="C21" t="s">
         <v>120</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>121</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>123</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
@@ -3121,88 +3121,88 @@
       </c>
       <c r="C61" t="s">
         <v>178</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>180</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>181</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>183</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3240,51 +3240,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>187</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>189</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>191</v>
       </c>
     </row>