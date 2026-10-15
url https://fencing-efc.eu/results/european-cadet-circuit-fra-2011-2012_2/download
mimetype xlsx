--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1288,51 +1288,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -1362,51 +1362,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1804,71 +1804,71 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -2098,51 +2098,51 @@
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2215,51 +2215,51 @@
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
@@ -2295,51 +2295,51 @@
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
@@ -2355,51 +2355,51 @@
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2412,51 +2412,51 @@
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
@@ -3045,51 +3045,51 @@
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
@@ -3282,71 +3282,71 @@
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>171</v>
       </c>
       <c r="F107" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
@@ -3542,51 +3542,51 @@
       </c>
       <c r="C120" t="s">
         <v>193</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>42</v>
       </c>
       <c r="F120" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>195</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>87</v>
       </c>
       <c r="F122" t="s">
@@ -3676,51 +3676,51 @@
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
       <c r="F127" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>208</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>30</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
@@ -3772,51 +3772,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>217</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>42</v>
       </c>
       <c r="F134" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>222</v>
       </c>
     </row>
@@ -3871,85 +3871,85 @@
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>229</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>231</v>
       </c>
       <c r="D141">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>232</v>
       </c>
       <c r="D142">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>42</v>
       </c>
       <c r="F142" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>233</v>
       </c>
       <c r="D143">
         <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4041,51 +4041,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>241</v>
       </c>
       <c r="D149">
         <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>42</v>
       </c>
       <c r="F149" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>242</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>48</v>
       </c>
       <c r="F150" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>243</v>
       </c>
       <c r="D151">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
@@ -4188,68 +4188,68 @@
         <v>198</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>253</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>254</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>27</v>
       </c>
       <c r="F159" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>255</v>
       </c>
       <c r="D160">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E160" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>42</v>
       </c>
       <c r="F161" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -4304,119 +4304,119 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
         <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>30</v>
       </c>
       <c r="F165" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>266</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>42</v>
       </c>
       <c r="F166" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>268</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>87</v>
       </c>
       <c r="F167" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>269</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
       <c r="F168" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>270</v>
       </c>
       <c r="D169">
         <v>31</v>
       </c>
       <c r="E169" t="s">
         <v>42</v>
       </c>
       <c r="F169" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>272</v>
       </c>
       <c r="D171">
         <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>92</v>
       </c>
       <c r="F171" t="s">
         <v>93</v>
       </c>
     </row>