--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1121,105 +1121,105 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1269,111 +1269,111 @@
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
@@ -1409,51 +1409,51 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
@@ -1489,51 +1489,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1580,71 +1580,71 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
@@ -1680,51 +1680,51 @@
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1797,88 +1797,88 @@
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
@@ -1951,51 +1951,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
@@ -2088,51 +2088,51 @@
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
@@ -2208,71 +2208,71 @@
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>70</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
@@ -2548,51 +2548,51 @@
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
@@ -2722,51 +2722,51 @@
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="E87" t="s">
         <v>151</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
@@ -2779,51 +2779,51 @@
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>70</v>
       </c>
       <c r="F89" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
@@ -2956,71 +2956,71 @@
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>70</v>
       </c>
       <c r="F98" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
@@ -3531,133 +3531,133 @@
         <v>216</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>70</v>
       </c>
       <c r="F133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>34</v>
       </c>
       <c r="F136" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>