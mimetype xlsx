--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1158,51 +1158,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1212,51 +1212,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
@@ -1620,91 +1620,91 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
@@ -1874,51 +1874,51 @@
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
@@ -2108,51 +2108,51 @@
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
@@ -2308,91 +2308,91 @@
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
@@ -2408,51 +2408,51 @@
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
@@ -2588,51 +2588,51 @@
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
@@ -2759,51 +2759,51 @@
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="E87" t="s">
         <v>151</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>70</v>
       </c>
       <c r="F89" t="s">
@@ -2839,51 +2839,51 @@
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>162</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
@@ -3172,51 +3172,51 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>186</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>187</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>188</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
@@ -3254,82 +3254,82 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>194</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>48</v>
       </c>
       <c r="F115" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>31</v>
       </c>
       <c r="F118" t="s">
         <v>200</v>
       </c>
     </row>
@@ -3630,51 +3630,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
       <c r="F137" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>