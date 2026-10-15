--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1803,51 +1803,51 @@
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>32.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16">
         <v>26.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1880,51 +1880,51 @@
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>14.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20">
         <v>14.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
@@ -1940,51 +1940,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22">
         <v>14.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>9</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -2057,51 +2057,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>14</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>15</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
@@ -2117,51 +2117,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>17</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>17</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2274,51 +2274,51 @@
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>25</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>26</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
@@ -2451,51 +2451,51 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>69</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>34</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>35</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
@@ -2845,51 +2845,51 @@
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>69</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>54</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>55</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -3059,51 +3059,51 @@
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>69</v>
       </c>
       <c r="F78" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>65</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>66</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -3796,51 +3796,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>104</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>21</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>104</v>
       </c>
       <c r="C119" t="s">
         <v>203</v>
       </c>
       <c r="D119">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>106</v>
       </c>
       <c r="C120" t="s">
         <v>204</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>205</v>
       </c>
     </row>
@@ -4216,51 +4216,51 @@
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>234</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="C15" t="s">
         <v>236</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="C16" t="s">
         <v>238</v>
@@ -4621,91 +4621,91 @@
       </c>
       <c r="C34" t="s">
         <v>263</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>19</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>20</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>266</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>21</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>267</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>22</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>268</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>269</v>
       </c>
       <c r="F38" t="s">
@@ -5785,51 +5785,51 @@
       </c>
       <c r="C94" t="s">
         <v>338</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>79</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>339</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>80</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>340</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>261</v>
       </c>
     </row>
@@ -5996,51 +5996,51 @@
       </c>
       <c r="C105" t="s">
         <v>352</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>90</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>353</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>91</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>354</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -6110,51 +6110,51 @@
       </c>
       <c r="C111" t="s">
         <v>359</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>69</v>
       </c>
       <c r="F111" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>96</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>361</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>97</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>362</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
@@ -6210,51 +6210,51 @@
       </c>
       <c r="C116" t="s">
         <v>365</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>101</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>367</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>102</v>
       </c>
       <c r="C118" t="s">
         <v>369</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
         <v>138</v>
       </c>
     </row>
@@ -6343,51 +6343,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>108</v>
       </c>
       <c r="C124" t="s">
         <v>378</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>95</v>
       </c>
       <c r="F124" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>109</v>
       </c>
       <c r="C125" t="s">
         <v>379</v>
       </c>
       <c r="D125">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>110</v>
       </c>
       <c r="C126" t="s">
         <v>381</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6504,51 +6504,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>117</v>
       </c>
       <c r="C134" t="s">
         <v>389</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>119</v>
       </c>
       <c r="C135" t="s">
         <v>390</v>
       </c>
       <c r="D135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>120</v>
       </c>
       <c r="C136" t="s">
         <v>391</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>342</v>
       </c>
       <c r="F136" t="s">
         <v>343</v>
       </c>
     </row>