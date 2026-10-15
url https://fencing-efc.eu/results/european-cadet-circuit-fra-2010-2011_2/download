--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
@@ -1719,51 +1719,51 @@
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -1879,51 +1879,51 @@
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
@@ -2147,91 +2147,91 @@
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
@@ -2247,51 +2247,51 @@
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
@@ -2669,51 +2669,51 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
@@ -3017,71 +3017,71 @@
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>160</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>162</v>
       </c>
       <c r="F99" t="s">
@@ -3197,51 +3197,51 @@
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>162</v>
       </c>
       <c r="F107" t="s">
@@ -3405,51 +3405,51 @@
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
@@ -3656,51 +3656,51 @@
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>209</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>210</v>
       </c>
     </row>
@@ -3803,51 +3803,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>219</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>220</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>29</v>
       </c>
       <c r="F139" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>222</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>223</v>
       </c>
       <c r="F140" t="s">
         <v>224</v>
       </c>
     </row>
@@ -3902,68 +3902,68 @@
         <v>79</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>230</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>231</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>223</v>
       </c>
       <c r="F146" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>232</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>233</v>
       </c>
     </row>
@@ -3987,51 +3987,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>235</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>236</v>
       </c>
       <c r="D150">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>237</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>21</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
     </row>