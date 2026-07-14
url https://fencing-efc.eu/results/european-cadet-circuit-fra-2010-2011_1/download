--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1197,51 +1197,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1431,51 +1431,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
@@ -1685,51 +1685,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -1805,91 +1805,91 @@
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
@@ -2119,91 +2119,91 @@
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2416,151 +2416,151 @@
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>69</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -2881,91 +2881,91 @@
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>159</v>
       </c>
       <c r="D92">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>69</v>
       </c>
       <c r="F92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
         <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>69</v>
       </c>
       <c r="F93" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3021,51 +3021,51 @@
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>130</v>
       </c>
     </row>
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>88</v>
       </c>
       <c r="F103" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>176</v>
       </c>
       <c r="F104" t="s">
@@ -3252,51 +3252,51 @@
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>29</v>
       </c>
       <c r="F110" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>189</v>
       </c>
       <c r="D111">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>22</v>
       </c>
       <c r="F112" t="s">
@@ -3414,51 +3414,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>199</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>69</v>
       </c>
       <c r="F119" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>201</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>69</v>
       </c>
       <c r="F121" t="s">
         <v>161</v>
       </c>
     </row>
@@ -3742,51 +3742,51 @@
         <v>116</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>69</v>
       </c>
       <c r="F140" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3832,51 +3832,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>232</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>233</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>234</v>
       </c>
       <c r="F146" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>236</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>69</v>
       </c>
       <c r="F147" t="s">
         <v>130</v>
       </c>
     </row>