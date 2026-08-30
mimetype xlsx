--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1351,51 +1351,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1511,51 +1511,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1665,51 +1665,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
@@ -1825,51 +1825,51 @@
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2316,51 +2316,51 @@
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -2841,51 +2841,51 @@
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>69</v>
       </c>
       <c r="F90" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
@@ -2941,51 +2941,51 @@
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -3431,51 +3431,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>201</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>69</v>
       </c>
       <c r="F121" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>69</v>
       </c>
       <c r="F122" t="s">
         <v>205</v>
       </c>
     </row>
@@ -3564,51 +3564,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
@@ -3626,119 +3626,119 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>29</v>
       </c>
       <c r="F132" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>69</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>69</v>
       </c>
       <c r="F135" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>116</v>
       </c>
     </row>