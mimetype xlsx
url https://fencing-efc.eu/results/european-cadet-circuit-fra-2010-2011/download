--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1621,51 +1621,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -1761,51 +1761,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1958,171 +1958,171 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -2258,51 +2258,51 @@
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
@@ -2538,51 +2538,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -2698,91 +2698,91 @@
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>112</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>115</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>106</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
@@ -2795,51 +2795,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2909,51 +2909,51 @@
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>35</v>
       </c>
       <c r="F70" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>150</v>
       </c>
       <c r="F83" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3364,51 +3364,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>165</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>51</v>
       </c>
       <c r="F96" t="s">
         <v>168</v>
       </c>
     </row>
@@ -3704,128 +3704,128 @@
       </c>
       <c r="C3" t="s">
         <v>188</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>189</v>
       </c>
       <c r="F3" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>190</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>189</v>
       </c>
       <c r="F4" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>191</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>189</v>
       </c>
       <c r="F5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>192</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>189</v>
       </c>
       <c r="F6" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>193</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>194</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>196</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>189</v>
       </c>
       <c r="F9" t="s">
@@ -4569,71 +4569,71 @@
       </c>
       <c r="C47" t="s">
         <v>246</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>248</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>249</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
@@ -4809,51 +4809,51 @@
       </c>
       <c r="C59" t="s">
         <v>261</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>51</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>262</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>264</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
@@ -5514,51 +5514,51 @@
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>308</v>
       </c>
       <c r="D95">
         <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>309</v>
       </c>
       <c r="D96">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>310</v>
       </c>
       <c r="D97">
         <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -5614,51 +5614,51 @@
       </c>
       <c r="C100" t="s">
         <v>314</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>315</v>
       </c>
       <c r="D101">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>316</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
     </row>
@@ -5879,51 +5879,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>330</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>331</v>
       </c>
       <c r="D115">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>332</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>112</v>
       </c>
       <c r="F116" t="s">
         <v>333</v>
       </c>
     </row>
@@ -6032,51 +6032,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>343</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
       <c r="F123" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>344</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>345</v>
       </c>
       <c r="D125">
         <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
@@ -6210,51 +6210,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>357</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>358</v>
       </c>
       <c r="D135">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>360</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>35</v>
       </c>
       <c r="F136" t="s">
         <v>361</v>
       </c>
     </row>
@@ -6391,51 +6391,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>372</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>373</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>374</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>375</v>