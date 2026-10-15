--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1095,51 +1095,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1155,125 +1155,125 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
@@ -1765,51 +1765,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2629,51 +2629,51 @@
       </c>
       <c r="C40" t="s">
         <v>132</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C46" t="s">
         <v>138</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2908,51 +2908,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>148</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>149</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
     </row>