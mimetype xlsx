--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -998,88 +998,88 @@
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
@@ -1606,51 +1606,51 @@
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
@@ -1993,51 +1993,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>88</v>
       </c>
       <c r="F58" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>100</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="C61" t="s">
         <v>101</v>
@@ -2426,91 +2426,91 @@
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>125</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>126</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>129</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>130</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -2706,51 +2706,51 @@
       </c>
       <c r="C31" t="s">
         <v>139</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>141</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>142</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33" t="s">
         <v>143</v>
       </c>
     </row>
@@ -2760,71 +2760,71 @@
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>144</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>145</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>147</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2908,51 +2908,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>153</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
     </row>