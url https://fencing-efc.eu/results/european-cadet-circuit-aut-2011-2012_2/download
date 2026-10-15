--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1691,51 +1691,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2296,51 +2296,51 @@
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>68</v>
       </c>
       <c r="F42" t="s">
@@ -2416,51 +2416,51 @@
       </c>
       <c r="C46" t="s">
         <v>98</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>100</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>101</v>
       </c>
       <c r="F47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>104</v>
       </c>
       <c r="F48" t="s">
@@ -2573,51 +2573,51 @@
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>71</v>
       </c>
       <c r="F56" t="s">
@@ -2630,51 +2630,51 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>122</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>123</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>49</v>
       </c>
       <c r="F59" t="s">
         <v>124</v>
       </c>
     </row>
@@ -3164,51 +3164,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>165</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>127</v>
       </c>
       <c r="F88" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>166</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>174</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>60</v>
       </c>
       <c r="F2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>175</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>130</v>
       </c>
       <c r="F3" t="s">
@@ -3463,51 +3463,51 @@
       </c>
       <c r="C8" t="s">
         <v>184</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>182</v>
       </c>
       <c r="F8" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>185</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>68</v>
       </c>
       <c r="F9" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>187</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3663,51 +3663,51 @@
       </c>
       <c r="C18" t="s">
         <v>201</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>202</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>203</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
@@ -3914,51 +3914,51 @@
       </c>
       <c r="C31" t="s">
         <v>221</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>222</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>224</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>207</v>
       </c>
       <c r="F33" t="s">
@@ -4248,51 +4248,51 @@
       </c>
       <c r="C48" t="s">
         <v>249</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>130</v>
       </c>
       <c r="F48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>250</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>251</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>104</v>
       </c>
       <c r="F50" t="s">
@@ -4308,51 +4308,51 @@
       </c>
       <c r="C51" t="s">
         <v>253</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>255</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>256</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4964,51 +4964,51 @@
       </c>
       <c r="C85" t="s">
         <v>299</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>68</v>
       </c>
       <c r="F85" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>301</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>303</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>130</v>
       </c>
       <c r="F87" t="s">
@@ -5324,111 +5324,111 @@
       </c>
       <c r="C103" t="s">
         <v>325</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>326</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>130</v>
       </c>
       <c r="F104" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>327</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>328</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>330</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>332</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>77</v>
       </c>
       <c r="F108" t="s">
@@ -5600,51 +5600,51 @@
         <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>345</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>346</v>
       </c>
       <c r="D119">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>161</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>347</v>
       </c>
       <c r="D120">
         <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>49</v>
       </c>
       <c r="F120" t="s">
         <v>141</v>
       </c>
     </row>
@@ -5719,51 +5719,51 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>352</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>68</v>
       </c>
       <c r="F125" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>354</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>71</v>
       </c>
       <c r="F126" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>355</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>207</v>
       </c>
       <c r="F127" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5855,51 +5855,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>361</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>77</v>
       </c>
       <c r="F133" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>362</v>
       </c>
       <c r="D134">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>60</v>
       </c>
       <c r="F134" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>363</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>319</v>
       </c>
     </row>
@@ -5971,51 +5971,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>370</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="F140" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>371</v>
       </c>
       <c r="D141">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>167</v>
       </c>
       <c r="F141" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>372</v>
       </c>
       <c r="D142">
         <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>60</v>
       </c>
       <c r="F142" t="s">
         <v>229</v>
       </c>
     </row>