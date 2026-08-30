--- v0 (2026-06-13)
+++ v1 (2026-08-30)
@@ -1629,51 +1629,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1866,51 +1866,51 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
@@ -1946,51 +1946,51 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2066,51 +2066,51 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2320,51 +2320,51 @@
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
@@ -2480,51 +2480,51 @@
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -2600,51 +2600,51 @@
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
@@ -2660,51 +2660,51 @@
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>78</v>
       </c>
       <c r="F62" t="s">
@@ -2720,145 +2720,145 @@
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>123</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>78</v>
       </c>
       <c r="F67" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>106</v>
       </c>
       <c r="F70" t="s">
@@ -2874,71 +2874,71 @@
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>78</v>
       </c>
       <c r="F74" t="s">
@@ -2999,51 +2999,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>78</v>
       </c>
       <c r="F78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>145</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3098,51 +3098,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>150</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
@@ -3180,51 +3180,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>157</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>78</v>
       </c>
       <c r="F89" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3371,51 +3371,51 @@
       </c>
       <c r="C5" t="s">
         <v>165</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>167</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>169</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -3451,91 +3451,91 @@
       </c>
       <c r="C9" t="s">
         <v>172</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>174</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>176</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>177</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>179</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>180</v>
       </c>
       <c r="F13" t="s">
@@ -3631,51 +3631,51 @@
       </c>
       <c r="C18" t="s">
         <v>189</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>190</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>191</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
@@ -3851,51 +3851,51 @@
       </c>
       <c r="C29" t="s">
         <v>204</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>205</v>
       </c>
       <c r="F29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>207</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>209</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -3931,51 +3931,51 @@
       </c>
       <c r="C33" t="s">
         <v>212</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>213</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>214</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -4011,111 +4011,111 @@
       </c>
       <c r="C37" t="s">
         <v>216</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>218</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>219</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>220</v>
       </c>
       <c r="D40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>222</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>205</v>
       </c>
       <c r="F41" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>224</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
@@ -4131,91 +4131,91 @@
       </c>
       <c r="C43" t="s">
         <v>225</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>205</v>
       </c>
       <c r="F43" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>228</v>
       </c>
       <c r="F44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>230</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>231</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>75</v>
       </c>
       <c r="F47" t="s">
@@ -4228,51 +4228,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>233</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>234</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>235</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
@@ -4642,51 +4642,51 @@
       </c>
       <c r="C69" t="s">
         <v>261</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>78</v>
       </c>
       <c r="F69" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>263</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>264</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
@@ -4933,51 +4933,51 @@
       </c>
       <c r="C84" t="s">
         <v>281</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>228</v>
       </c>
       <c r="F84" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>283</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>284</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
@@ -5033,51 +5033,51 @@
       </c>
       <c r="C89" t="s">
         <v>288</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="F89" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>289</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>291</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5107,71 +5107,71 @@
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>293</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>294</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>296</v>
       </c>
       <c r="D95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>34</v>
       </c>
       <c r="F95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>297</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
@@ -5358,51 +5358,51 @@
       </c>
       <c r="C106" t="s">
         <v>310</v>
       </c>
       <c r="D106">
         <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>111</v>
       </c>
       <c r="F106" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>312</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>185</v>
       </c>
       <c r="F107" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>313</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
@@ -5535,71 +5535,71 @@
       </c>
       <c r="C115" t="s">
         <v>322</v>
       </c>
       <c r="D115">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>75</v>
       </c>
       <c r="F115" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>324</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>228</v>
       </c>
       <c r="F116" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>325</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>37</v>
       </c>
       <c r="F117" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>327</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>40</v>
       </c>
       <c r="F118" t="s">
@@ -5615,156 +5615,156 @@
       </c>
       <c r="C119" t="s">
         <v>328</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>329</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>330</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>331</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>111</v>
       </c>
       <c r="F122" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>332</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>185</v>
       </c>
       <c r="F123" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>333</v>
       </c>
       <c r="D124">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>334</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>180</v>
       </c>
       <c r="F125" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>336</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>337</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>78</v>
       </c>
       <c r="F127" t="s">
         <v>156</v>
       </c>
     </row>
@@ -5870,51 +5870,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>344</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>346</v>
       </c>
       <c r="D135">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>111</v>
       </c>
       <c r="F135" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>347</v>
       </c>
       <c r="D136">
         <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -5952,51 +5952,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>350</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>78</v>
       </c>
       <c r="F139" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>351</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>78</v>
       </c>
       <c r="F140" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>352</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>37</v>
       </c>
       <c r="F141" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6037,51 +6037,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>355</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>78</v>
       </c>
       <c r="F144" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>356</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>357</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>265</v>
       </c>
     </row>