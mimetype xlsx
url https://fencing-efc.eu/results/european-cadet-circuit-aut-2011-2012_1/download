--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1509,51 +1509,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1666,51 +1666,51 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -1906,51 +1906,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2106,51 +2106,51 @@
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2203,51 +2203,51 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2440,51 +2440,51 @@
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>78</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>106</v>
       </c>
       <c r="F70" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
@@ -3016,51 +3016,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>145</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>78</v>
       </c>
       <c r="F81" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3197,51 +3197,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3471,111 +3471,111 @@
       </c>
       <c r="C10" t="s">
         <v>174</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>176</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>177</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>179</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>180</v>
       </c>
       <c r="F13" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>182</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>183</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>106</v>
       </c>
       <c r="F15" t="s">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="C16" t="s">
         <v>184</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>185</v>
       </c>
       <c r="F16" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>187</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>189</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" t="s">
@@ -3871,51 +3871,51 @@
       </c>
       <c r="C30" t="s">
         <v>207</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>209</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>211</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -4408,51 +4408,51 @@
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>245</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>246</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>78</v>
       </c>
       <c r="F59" t="s">
@@ -4739,51 +4739,51 @@
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>269</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>270</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>271</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>85</v>
       </c>
     </row>
@@ -4796,71 +4796,71 @@
       </c>
       <c r="C77" t="s">
         <v>272</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>274</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
       <c r="F78" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>276</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>277</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4873,51 +4873,51 @@
       </c>
       <c r="C81" t="s">
         <v>278</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>279</v>
       </c>
       <c r="D82">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>78</v>
       </c>
       <c r="F82" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>280</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="F83" t="s">
@@ -5053,51 +5053,51 @@
       </c>
       <c r="C90" t="s">
         <v>289</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>291</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>292</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>78</v>
       </c>
       <c r="F92" t="s">
         <v>128</v>
       </c>
     </row>
@@ -5187,88 +5187,88 @@
       </c>
       <c r="C97" t="s">
         <v>298</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>300</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>31</v>
       </c>
       <c r="F98" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>302</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>303</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>304</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>40</v>
       </c>
       <c r="F101" t="s">
@@ -5301,51 +5301,51 @@
       </c>
       <c r="C103" t="s">
         <v>307</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>308</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>309</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>78</v>
       </c>
       <c r="F105" t="s">
         <v>262</v>
       </c>
     </row>
@@ -5475,91 +5475,91 @@
       </c>
       <c r="C112" t="s">
         <v>318</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>228</v>
       </c>
       <c r="F112" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>319</v>
       </c>
       <c r="D113">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>205</v>
       </c>
       <c r="F113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>320</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>111</v>
       </c>
       <c r="F114" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>322</v>
       </c>
       <c r="D115">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>75</v>
       </c>
       <c r="F115" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>324</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>228</v>
       </c>
       <c r="F116" t="s">
@@ -5703,51 +5703,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>333</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>334</v>
       </c>
       <c r="D125">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>180</v>
       </c>
       <c r="F125" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>336</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>131</v>
       </c>
     </row>
@@ -5918,51 +5918,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>348</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>349</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>78</v>
       </c>
       <c r="F138" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>350</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>78</v>
       </c>
       <c r="F139" t="s">
         <v>79</v>
       </c>
     </row>