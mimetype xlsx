--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2021,51 +2021,51 @@
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -2603,51 +2603,51 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2660,51 +2660,51 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
@@ -2914,51 +2914,51 @@
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>98</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3091,111 +3091,111 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>121</v>
       </c>
       <c r="F63" t="s">
@@ -3231,51 +3231,51 @@
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>129</v>
       </c>
       <c r="F67" t="s">
@@ -3508,131 +3508,131 @@
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>151</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>73</v>
       </c>
       <c r="F82" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>98</v>
       </c>
       <c r="F84" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
@@ -3742,51 +3742,51 @@
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>121</v>
       </c>
       <c r="F92" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>168</v>
       </c>
       <c r="F93" t="s">
@@ -3819,51 +3819,51 @@
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>73</v>
       </c>
       <c r="F95" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3973,51 +3973,51 @@
       </c>
       <c r="C103" t="s">
         <v>185</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>98</v>
       </c>
       <c r="F103" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>187</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
@@ -4353,71 +4353,71 @@
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>121</v>
       </c>
       <c r="F122" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>217</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>221</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
@@ -4433,51 +4433,51 @@
       </c>
       <c r="C126" t="s">
         <v>222</v>
       </c>
       <c r="D126">
         <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>64</v>
       </c>
       <c r="F126" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>224</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>73</v>
       </c>
       <c r="F127" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>177</v>
       </c>
       <c r="F128" t="s">
@@ -4663,51 +4663,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>244</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>245</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>73</v>
       </c>
       <c r="F140" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>248</v>
       </c>
     </row>
@@ -4748,51 +4748,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>252</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>254</v>
       </c>
       <c r="D145">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>98</v>
       </c>
       <c r="F145" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>255</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>180</v>
       </c>
       <c r="F146" t="s">
         <v>256</v>
       </c>
     </row>
@@ -5065,51 +5065,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>280</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>64</v>
       </c>
       <c r="F163" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>281</v>
       </c>
       <c r="D164">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
@@ -5300,51 +5300,51 @@
       </c>
       <c r="C3" t="s">
         <v>293</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>296</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>297</v>
       </c>
       <c r="F5" t="s">
@@ -5851,51 +5851,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>330</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>331</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>168</v>
       </c>
       <c r="F32" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>333</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
@@ -5928,51 +5928,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>336</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>337</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="F36" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>338</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
@@ -6088,71 +6088,71 @@
       </c>
       <c r="C43" t="s">
         <v>346</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>347</v>
       </c>
       <c r="F43" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>349</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>350</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>351</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
       <c r="F46" t="s">
@@ -6545,51 +6545,51 @@
       </c>
       <c r="C66" t="s">
         <v>382</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>384</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>386</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
@@ -6722,88 +6722,88 @@
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>396</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>397</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>26</v>
       </c>
       <c r="F76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>398</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>399</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>400</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>73</v>
       </c>
       <c r="F79" t="s">
@@ -6839,51 +6839,51 @@
       </c>
       <c r="C81" t="s">
         <v>403</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>405</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>406</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -6919,71 +6919,71 @@
       </c>
       <c r="C85" t="s">
         <v>408</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>73</v>
       </c>
       <c r="F85" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>410</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>411</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>412</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>101</v>
       </c>
     </row>
@@ -7350,51 +7350,51 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>438</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>439</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>98</v>
       </c>
       <c r="F108" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>441</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>180</v>
       </c>
       <c r="F109" t="s">
@@ -7527,51 +7527,51 @@
       </c>
       <c r="C116" t="s">
         <v>448</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>34</v>
       </c>
       <c r="F116" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>449</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>180</v>
       </c>
       <c r="F117" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>450</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>18</v>
       </c>
       <c r="F118" t="s">
@@ -7869,51 +7869,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>468</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>64</v>
       </c>
       <c r="F134" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>469</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>73</v>
       </c>
       <c r="F135" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>470</v>
       </c>
       <c r="D136">
         <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>328</v>
       </c>
     </row>
@@ -8087,153 +8087,153 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>481</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>482</v>
       </c>
       <c r="D148">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>484</v>
       </c>
       <c r="D149">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>485</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>21</v>
       </c>
       <c r="F150" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>486</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>82</v>
       </c>
       <c r="F151" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>487</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>73</v>
       </c>
       <c r="F152" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>488</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>230</v>
       </c>
       <c r="F153" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>490</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>177</v>
       </c>
       <c r="F154" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>491</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>177</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
@@ -8693,51 +8693,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>523</v>
       </c>
       <c r="D183">
         <v>29</v>
       </c>
       <c r="E183" t="s">
         <v>180</v>
       </c>
       <c r="F183" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>525</v>
       </c>
       <c r="D184">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>283</v>
       </c>
       <c r="F184" t="s">
         <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>