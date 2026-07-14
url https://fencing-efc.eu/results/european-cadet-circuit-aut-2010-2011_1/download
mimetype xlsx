--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1972,51 +1972,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2029,51 +2029,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -2169,111 +2169,111 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -2289,51 +2289,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
@@ -2466,51 +2466,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -2686,51 +2686,51 @@
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2806,51 +2806,51 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
@@ -2866,51 +2866,51 @@
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3083,51 +3083,51 @@
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3688,51 +3688,51 @@
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
@@ -3768,91 +3768,91 @@
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
       <c r="F92" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>95</v>
       </c>
       <c r="F96" t="s">
         <v>113</v>
       </c>
     </row>
@@ -4082,51 +4082,51 @@
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
         <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>186</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
@@ -4246,82 +4246,82 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
         <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>158</v>
       </c>
       <c r="F118" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>202</v>
       </c>
       <c r="D119">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>203</v>
       </c>
       <c r="D120">
         <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>158</v>
       </c>
       <c r="F120" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="D121">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>205</v>
       </c>
       <c r="F121" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4427,51 +4427,51 @@
         <v>216</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>217</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>220</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>177</v>
       </c>
       <c r="F131" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5019,51 +5019,51 @@
       </c>
       <c r="C14" t="s">
         <v>262</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>263</v>
       </c>
       <c r="F14" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>265</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>266</v>
       </c>
       <c r="F15" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>268</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>244</v>
       </c>
       <c r="F16" t="s">
@@ -5099,91 +5099,91 @@
       </c>
       <c r="C18" t="s">
         <v>271</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>244</v>
       </c>
       <c r="F18" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>273</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>274</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>244</v>
       </c>
       <c r="F20" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>276</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>278</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>177</v>
       </c>
       <c r="F22" t="s">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="C34" t="s">
         <v>295</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>244</v>
       </c>
       <c r="F34" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>297</v>
       </c>
       <c r="D35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>124</v>
       </c>
       <c r="F35" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>299</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -5739,51 +5739,51 @@
       </c>
       <c r="C50" t="s">
         <v>321</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>244</v>
       </c>
       <c r="F50" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>323</v>
       </c>
       <c r="D51">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>324</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>197</v>
       </c>
       <c r="F52" t="s">
@@ -5859,51 +5859,51 @@
       </c>
       <c r="C56" t="s">
         <v>330</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>244</v>
       </c>
       <c r="F56" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>332</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>334</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>281</v>
       </c>
       <c r="F58" t="s">
@@ -5939,71 +5939,71 @@
       </c>
       <c r="C60" t="s">
         <v>336</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>281</v>
       </c>
       <c r="F60" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>338</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>281</v>
       </c>
       <c r="F61" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>339</v>
       </c>
       <c r="D62">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>340</v>
       </c>
       <c r="F62" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>342</v>
       </c>
       <c r="D63">
         <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>43</v>
       </c>
       <c r="F63" t="s">
@@ -6036,51 +6036,51 @@
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>344</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>345</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>347</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>244</v>
       </c>
       <c r="F67" t="s">
@@ -6287,91 +6287,91 @@
       </c>
       <c r="C78" t="s">
         <v>362</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>364</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>365</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>366</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>367</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>229</v>
       </c>
       <c r="F82" t="s">
@@ -6427,51 +6427,51 @@
       </c>
       <c r="C85" t="s">
         <v>371</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>95</v>
       </c>
       <c r="F85" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>372</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>374</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
@@ -6587,71 +6587,71 @@
       </c>
       <c r="C93" t="s">
         <v>381</v>
       </c>
       <c r="D93">
         <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>189</v>
       </c>
       <c r="F93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>382</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>384</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
       <c r="F95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>385</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
@@ -6867,51 +6867,51 @@
       </c>
       <c r="C107" t="s">
         <v>400</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>281</v>
       </c>
       <c r="F107" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>401</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>403</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
@@ -7044,51 +7044,51 @@
       </c>
       <c r="C116" t="s">
         <v>414</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>124</v>
       </c>
       <c r="F116" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>416</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>417</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>71</v>
       </c>
       <c r="F118" t="s">
         <v>227</v>
       </c>
     </row>
@@ -7346,51 +7346,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>436</v>
       </c>
       <c r="D132">
         <v>32</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>437</v>
       </c>
       <c r="D133">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>177</v>
       </c>
       <c r="F133" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>439</v>
       </c>
       <c r="D134">
         <v>32</v>
       </c>
       <c r="E134" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
@@ -7428,51 +7428,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>443</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>340</v>
       </c>
       <c r="F137" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>444</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>158</v>
       </c>
       <c r="F138" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>445</v>
       </c>
       <c r="D139">
         <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>340</v>
       </c>
       <c r="F139" t="s">
         <v>432</v>
       </c>
     </row>
@@ -7544,51 +7544,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>450</v>
       </c>
       <c r="D144">
         <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>305</v>
       </c>
       <c r="F144" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>452</v>
       </c>
       <c r="D145">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>43</v>
       </c>
       <c r="F145" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>454</v>
       </c>
       <c r="D146">
         <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>30</v>
       </c>
       <c r="F146" t="s">
         <v>455</v>
       </c>
     </row>
@@ -7728,51 +7728,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>30</v>
       </c>
       <c r="F155" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>124</v>
       </c>
       <c r="F156" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>469</v>
       </c>
       <c r="D157">
         <v>28</v>
       </c>
       <c r="E157" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -7937,51 +7937,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>484</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>205</v>
       </c>
       <c r="F168" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>486</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>340</v>
       </c>
       <c r="F169" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>487</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>124</v>
       </c>
       <c r="F170" t="s">
         <v>488</v>
       </c>
     </row>
@@ -8090,51 +8090,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>497</v>
       </c>
       <c r="D177">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>499</v>
       </c>
       <c r="D178">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>500</v>
       </c>
       <c r="D179">
         <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
@@ -8223,102 +8223,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>507</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>508</v>
       </c>
       <c r="D186">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>340</v>
       </c>
       <c r="F186" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>509</v>
       </c>
       <c r="D187">
         <v>31</v>
       </c>
       <c r="E187" t="s">
         <v>510</v>
       </c>
       <c r="F187" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>511</v>
       </c>
       <c r="D188">
         <v>31</v>
       </c>
       <c r="E188" t="s">
         <v>126</v>
       </c>
       <c r="F188" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>512</v>
       </c>
       <c r="D189">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>71</v>
       </c>
       <c r="F189" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>513</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>455</v>
       </c>
     </row>
@@ -8359,51 +8359,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>517</v>
       </c>
       <c r="D193">
         <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>71</v>
       </c>
       <c r="F193" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>519</v>
       </c>
       <c r="D194">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E194" t="s">
         <v>126</v>
       </c>
       <c r="F194" t="s">
         <v>441</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>