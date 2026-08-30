--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -2069,51 +2069,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
@@ -2269,51 +2269,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
@@ -2426,51 +2426,51 @@
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -2626,51 +2626,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
@@ -2923,71 +2923,71 @@
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -3157,51 +3157,51 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>95</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
@@ -3314,51 +3314,51 @@
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>126</v>
       </c>
       <c r="F69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
@@ -3494,71 +3494,71 @@
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -4113,82 +4113,82 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>32</v>
       </c>
       <c r="E112" t="s">
         <v>177</v>
       </c>
       <c r="F112" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>177</v>
       </c>
       <c r="F113" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>43</v>
       </c>
       <c r="F114" t="s">
         <v>194</v>
       </c>
     </row>
@@ -4294,51 +4294,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>205</v>
       </c>
       <c r="F121" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>95</v>
       </c>
       <c r="F123" t="s">
         <v>209</v>
       </c>
     </row>
@@ -4444,136 +4444,136 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>220</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>177</v>
       </c>
       <c r="F131" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>197</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
         <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>71</v>
       </c>
       <c r="F133" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>43</v>
       </c>
       <c r="F134" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>225</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>71</v>
       </c>
       <c r="F135" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>226</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>71</v>
       </c>
       <c r="F136" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>229</v>
       </c>
       <c r="F137" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4597,51 +4597,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>71</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>205</v>
       </c>
       <c r="F140" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>31</v>
       </c>
       <c r="E141" t="s">
         <v>126</v>
       </c>
       <c r="F141" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4682,51 +4682,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
         <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>126</v>
       </c>
       <c r="F144" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4879,51 +4879,51 @@
       </c>
       <c r="C7" t="s">
         <v>252</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>253</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>244</v>
       </c>
       <c r="F8" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>255</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>244</v>
       </c>
       <c r="F9" t="s">
@@ -5239,91 +5239,91 @@
       </c>
       <c r="C25" t="s">
         <v>283</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>284</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>229</v>
       </c>
       <c r="F26" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>285</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>244</v>
       </c>
       <c r="F27" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>287</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>288</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
@@ -5379,51 +5379,51 @@
       </c>
       <c r="C32" t="s">
         <v>292</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>293</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>295</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>244</v>
       </c>
       <c r="F34" t="s">
@@ -5559,71 +5559,71 @@
       </c>
       <c r="C41" t="s">
         <v>308</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>309</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>124</v>
       </c>
       <c r="F42" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>311</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>313</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>244</v>
       </c>
       <c r="F44" t="s">
@@ -5919,51 +5919,51 @@
       </c>
       <c r="C59" t="s">
         <v>335</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>336</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>281</v>
       </c>
       <c r="F60" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>338</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>281</v>
       </c>
       <c r="F61" t="s">
@@ -6247,51 +6247,51 @@
       </c>
       <c r="C76" t="s">
         <v>358</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>360</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>74</v>
       </c>
       <c r="F77" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>362</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78" t="s">
@@ -6387,51 +6387,51 @@
       </c>
       <c r="C83" t="s">
         <v>368</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>340</v>
       </c>
       <c r="F83" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>370</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>371</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>95</v>
       </c>
       <c r="F85" t="s">
@@ -6467,51 +6467,51 @@
       </c>
       <c r="C87" t="s">
         <v>374</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>375</v>
       </c>
       <c r="D88">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>377</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
@@ -6667,51 +6667,51 @@
       </c>
       <c r="C97" t="s">
         <v>386</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>388</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>124</v>
       </c>
       <c r="F98" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>389</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>71</v>
       </c>
       <c r="F99" t="s">
@@ -6807,51 +6807,51 @@
       </c>
       <c r="C104" t="s">
         <v>396</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>397</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>398</v>
       </c>
       <c r="D106">
         <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>124</v>
       </c>
       <c r="F106" t="s">
@@ -7218,51 +7218,51 @@
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>426</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>427</v>
       </c>
       <c r="D126">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>428</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>124</v>
       </c>
       <c r="F127" t="s">
@@ -7462,51 +7462,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>445</v>
       </c>
       <c r="D139">
         <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>340</v>
       </c>
       <c r="F139" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>446</v>
       </c>
       <c r="D140">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>447</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
@@ -7527,51 +7527,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>449</v>
       </c>
       <c r="D143">
         <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>71</v>
       </c>
       <c r="F143" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>450</v>
       </c>
       <c r="D144">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>305</v>
       </c>
       <c r="F144" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>452</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>43</v>
       </c>
       <c r="F145" t="s">
         <v>453</v>
       </c>
     </row>
@@ -7660,68 +7660,68 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>462</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>463</v>
       </c>
       <c r="D152">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E152" t="s">
         <v>30</v>
       </c>
       <c r="F152" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>464</v>
       </c>
       <c r="D153">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>465</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>363</v>
       </c>
     </row>
@@ -7745,51 +7745,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>124</v>
       </c>
       <c r="F156" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>469</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>470</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>471</v>
@@ -7886,119 +7886,119 @@
         <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>479</v>
       </c>
       <c r="D165">
         <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>480</v>
       </c>
       <c r="D166">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E166" t="s">
         <v>43</v>
       </c>
       <c r="F166" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>482</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>340</v>
       </c>
       <c r="F167" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>484</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>205</v>
       </c>
       <c r="F168" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>486</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>340</v>
       </c>
       <c r="F169" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>487</v>
       </c>
       <c r="D170">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>124</v>
       </c>
       <c r="F170" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>489</v>
       </c>
       <c r="D171">
         <v>32</v>
       </c>
       <c r="E171" t="s">
         <v>124</v>
       </c>
       <c r="F171" t="s">
         <v>490</v>
       </c>
     </row>
@@ -8121,51 +8121,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>500</v>
       </c>
       <c r="D179">
         <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>501</v>
       </c>
       <c r="D180">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>205</v>
       </c>
       <c r="F180" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>502</v>
       </c>
       <c r="D181">
         <v>30</v>
       </c>
       <c r="E181" t="s">
         <v>71</v>
       </c>
       <c r="F181" t="s">
         <v>216</v>
       </c>
     </row>
@@ -8240,51 +8240,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>508</v>
       </c>
       <c r="D186">
         <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>340</v>
       </c>
       <c r="F186" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>509</v>
       </c>
       <c r="D187">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>510</v>
       </c>
       <c r="F187" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>511</v>
       </c>
       <c r="D188">
         <v>31</v>
       </c>
       <c r="E188" t="s">
         <v>126</v>
       </c>
       <c r="F188" t="s">
         <v>413</v>
       </c>
     </row>