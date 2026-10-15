--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2053,51 +2053,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -2253,91 +2253,91 @@
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
@@ -2373,51 +2373,51 @@
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>66</v>
       </c>
       <c r="F28" t="s">
@@ -2664,51 +2664,51 @@
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2741,51 +2741,51 @@
       </c>
       <c r="C45" t="s">
         <v>96</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>98</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>99</v>
       </c>
       <c r="F46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>94</v>
       </c>
       <c r="F47" t="s">
@@ -2821,88 +2821,88 @@
       </c>
       <c r="C49" t="s">
         <v>106</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>110</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>49</v>
       </c>
       <c r="F52" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>112</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
       <c r="F53" t="s">
@@ -3092,51 +3092,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>129</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>130</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>131</v>
       </c>
       <c r="F64" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>133</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>77</v>
       </c>
       <c r="F65" t="s">
@@ -3289,51 +3289,51 @@
       </c>
       <c r="C73" t="s">
         <v>145</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>66</v>
       </c>
       <c r="F73" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>147</v>
       </c>
       <c r="F74" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>149</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
@@ -3486,71 +3486,71 @@
       </c>
       <c r="C83" t="s">
         <v>159</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>77</v>
       </c>
       <c r="F83" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>163</v>
       </c>
       <c r="D85">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>49</v>
       </c>
       <c r="F85" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>99</v>
       </c>
       <c r="F86" t="s">
@@ -3586,51 +3586,51 @@
       </c>
       <c r="C88" t="s">
         <v>167</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>66</v>
       </c>
       <c r="F88" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>66</v>
       </c>
       <c r="F89" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>169</v>
       </c>
       <c r="D90">
         <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>41</v>
       </c>
       <c r="F90" t="s">
@@ -3686,51 +3686,51 @@
       </c>
       <c r="C93" t="s">
         <v>174</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>38</v>
       </c>
       <c r="F93" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>49</v>
       </c>
       <c r="F94" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>177</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>66</v>
       </c>
       <c r="F95" t="s">
@@ -4180,51 +4180,51 @@
       </c>
       <c r="C2" t="s">
         <v>211</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>212</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>213</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -4340,51 +4340,51 @@
       </c>
       <c r="C10" t="s">
         <v>224</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>104</v>
       </c>
       <c r="F10" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>226</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>104</v>
       </c>
       <c r="F11" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>227</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>228</v>
       </c>
       <c r="F12" t="s">
@@ -4540,51 +4540,51 @@
       </c>
       <c r="C20" t="s">
         <v>242</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>244</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
@@ -4854,51 +4854,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>261</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>262</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>263</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4931,51 +4931,51 @@
       </c>
       <c r="C40" t="s">
         <v>265</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>266</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>58</v>
       </c>
       <c r="F41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>267</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -5008,111 +5008,111 @@
       </c>
       <c r="C44" t="s">
         <v>269</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>270</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>271</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>272</v>
       </c>
       <c r="F46" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>274</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>275</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>272</v>
       </c>
       <c r="F48" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>277</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -5208,51 +5208,51 @@
       </c>
       <c r="C54" t="s">
         <v>283</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>44</v>
       </c>
       <c r="F54" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>285</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>286</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
@@ -5328,51 +5328,51 @@
       </c>
       <c r="C60" t="s">
         <v>293</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>295</v>
       </c>
       <c r="D61">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>58</v>
       </c>
       <c r="F61" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>297</v>
       </c>
       <c r="D62">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>219</v>
       </c>
       <c r="F62" t="s">
@@ -5585,51 +5585,51 @@
       </c>
       <c r="C73" t="s">
         <v>312</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>313</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>94</v>
       </c>
       <c r="F74" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>315</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>171</v>
       </c>
       <c r="F75" t="s">
@@ -5725,51 +5725,51 @@
       </c>
       <c r="C80" t="s">
         <v>321</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>33</v>
       </c>
       <c r="F80" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>322</v>
       </c>
       <c r="D81">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>323</v>
       </c>
       <c r="F81" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>325</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>219</v>
       </c>
       <c r="F82" t="s">
@@ -5802,51 +5802,51 @@
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>49</v>
       </c>
       <c r="F84" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>329</v>
       </c>
       <c r="D85">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>330</v>
       </c>
       <c r="D86">
         <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>41</v>
       </c>
       <c r="F86" t="s">
@@ -6059,51 +6059,51 @@
       </c>
       <c r="C97" t="s">
         <v>346</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>272</v>
       </c>
       <c r="F97" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>347</v>
       </c>
       <c r="D98">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>228</v>
       </c>
       <c r="F98" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>348</v>
       </c>
       <c r="D99">
         <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>66</v>
       </c>
       <c r="F99" t="s">
@@ -6156,51 +6156,51 @@
       </c>
       <c r="C102" t="s">
         <v>351</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>41</v>
       </c>
       <c r="F102" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>352</v>
       </c>
       <c r="D103">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>353</v>
       </c>
       <c r="F103" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>355</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
       <c r="F104" t="s">
@@ -6333,51 +6333,51 @@
       </c>
       <c r="C111" t="s">
         <v>365</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>366</v>
       </c>
       <c r="F111" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>368</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>77</v>
       </c>
       <c r="F112" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>369</v>
       </c>
       <c r="D113">
         <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>44</v>
       </c>
       <c r="F113" t="s">
@@ -6527,51 +6527,51 @@
       </c>
       <c r="C121" t="s">
         <v>380</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>219</v>
       </c>
       <c r="F121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>381</v>
       </c>
       <c r="D122">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>382</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>41</v>
       </c>
       <c r="F123" t="s">
@@ -6752,102 +6752,102 @@
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>394</v>
       </c>
       <c r="D133">
         <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>395</v>
       </c>
       <c r="D134">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>396</v>
       </c>
       <c r="D135">
         <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>397</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
       <c r="F136" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>398</v>
       </c>
       <c r="D137">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>399</v>
       </c>
       <c r="D138">
         <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
@@ -6882,102 +6882,102 @@
         <v>402</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>403</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>404</v>
       </c>
       <c r="D142">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E142" t="s">
         <v>49</v>
       </c>
       <c r="F142" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>405</v>
       </c>
       <c r="D143">
         <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>228</v>
       </c>
       <c r="F143" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>406</v>
       </c>
       <c r="D144">
         <v>31</v>
       </c>
       <c r="E144" t="s">
         <v>44</v>
       </c>
       <c r="F144" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>407</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>104</v>
       </c>
       <c r="F145" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>409</v>
       </c>
       <c r="D146">
         <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>38</v>
       </c>
       <c r="F146" t="s">
         <v>61</v>
       </c>
     </row>
@@ -7187,51 +7187,51 @@
         <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>426</v>
       </c>
       <c r="D160">
         <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>427</v>
       </c>
       <c r="D161">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E161" t="s">
         <v>66</v>
       </c>
       <c r="F161" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>428</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>104</v>
       </c>
       <c r="F162" t="s">
         <v>429</v>
       </c>
     </row>
@@ -7354,51 +7354,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>437</v>
       </c>
       <c r="D170">
         <v>32</v>
       </c>
       <c r="E170" t="s">
         <v>94</v>
       </c>
       <c r="F170" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>438</v>
       </c>
       <c r="D171">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E171" t="s">
         <v>171</v>
       </c>
       <c r="F171" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>439</v>
       </c>
       <c r="D172">
         <v>32</v>
       </c>
       <c r="E172" t="s">
         <v>49</v>
       </c>
       <c r="F172" t="s">
         <v>336</v>
       </c>
     </row>
@@ -7569,51 +7569,51 @@
         <v>455</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>456</v>
       </c>
       <c r="D183">
         <v>29</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>457</v>
       </c>
       <c r="D184">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>458</v>
       </c>
       <c r="D185">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>219</v>
       </c>
       <c r="F185" t="s">
         <v>220</v>
       </c>
     </row>
@@ -7804,51 +7804,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>472</v>
       </c>
       <c r="D197">
         <v>30</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>474</v>
       </c>
       <c r="D198">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E198" t="s">
         <v>44</v>
       </c>
       <c r="F198" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>475</v>
       </c>
       <c r="D199">
         <v>32</v>
       </c>
       <c r="E199" t="s">
         <v>49</v>
       </c>
       <c r="F199" t="s">
         <v>72</v>
       </c>
     </row>