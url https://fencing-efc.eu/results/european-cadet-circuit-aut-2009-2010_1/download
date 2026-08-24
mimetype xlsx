--- v0 (2026-05-15)
+++ v1 (2026-08-24)
@@ -1053,51 +1053,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1172,119 +1172,119 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -1475,119 +1475,119 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>73</v>
       </c>
       <c r="F33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1611,51 +1611,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
@@ -1696,85 +1696,85 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>70</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1866,249 +1866,249 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>33</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>73</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>122</v>
       </c>
       <c r="D63">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E63" t="s">
         <v>73</v>
       </c>
       <c r="F63" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>38</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
     </row>
@@ -2183,82 +2183,82 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>73</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -2395,51 +2395,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
@@ -2485,102 +2485,102 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>70</v>
       </c>
       <c r="F91" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E92" t="s">
         <v>73</v>
       </c>
       <c r="F92" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>111</v>
       </c>
       <c r="F93" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>131</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E95" t="s">
         <v>131</v>
       </c>
       <c r="F95" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>38</v>
       </c>
       <c r="F96" t="s">
         <v>171</v>
       </c>
     </row>
@@ -2604,255 +2604,255 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>174</v>
       </c>
       <c r="F98" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>131</v>
       </c>
       <c r="F99" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>177</v>
       </c>
       <c r="D100">
         <v>33</v>
       </c>
       <c r="E100" t="s">
         <v>73</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>178</v>
       </c>
       <c r="D101">
         <v>33</v>
       </c>
       <c r="E101" t="s">
         <v>38</v>
       </c>
       <c r="F101" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>118</v>
       </c>
       <c r="F102" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>182</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>131</v>
       </c>
       <c r="F104" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>183</v>
       </c>
       <c r="D105">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>73</v>
       </c>
       <c r="F105" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>184</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>73</v>
       </c>
       <c r="F106" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
         <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>82</v>
       </c>
       <c r="F108" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>111</v>
       </c>
       <c r="F109" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>191</v>
       </c>
       <c r="D111">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E111" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>