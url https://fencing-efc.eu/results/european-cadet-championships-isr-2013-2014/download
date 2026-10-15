--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2494,51 +2494,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
@@ -2634,51 +2634,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3096,51 +3096,51 @@
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
@@ -3336,71 +3336,71 @@
       </c>
       <c r="C50" t="s">
         <v>103</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>82</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>107</v>
       </c>
       <c r="F52" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
@@ -3642,51 +3642,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>35</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>134</v>
       </c>
       <c r="F70" t="s">
         <v>135</v>
       </c>
     </row>
@@ -4480,51 +4480,51 @@
       </c>
       <c r="C16" t="s">
         <v>162</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>163</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>165</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -4788,51 +4788,51 @@
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>188</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>189</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>190</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -4958,51 +4958,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>202</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>204</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>205</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>58</v>
       </c>
       <c r="F44" t="s">
         <v>206</v>
       </c>
     </row>
@@ -5069,71 +5069,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>209</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>39</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>210</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>211</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
@@ -5226,51 +5226,51 @@
       </c>
       <c r="C9" t="s">
         <v>222</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>224</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>225</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
@@ -5306,51 +5306,51 @@
       </c>
       <c r="C13" t="s">
         <v>228</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>230</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>232</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>158</v>
       </c>
       <c r="F15" t="s">
@@ -5366,51 +5366,51 @@
       </c>
       <c r="C16" t="s">
         <v>234</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>236</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>237</v>
       </c>
       <c r="F17" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>239</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -5466,51 +5466,51 @@
       </c>
       <c r="C21" t="s">
         <v>245</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>247</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>249</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
@@ -5583,51 +5583,51 @@
       </c>
       <c r="C27" t="s">
         <v>256</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>257</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>258</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
@@ -5680,51 +5680,51 @@
       </c>
       <c r="C32" t="s">
         <v>264</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>265</v>
       </c>
       <c r="F32" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>267</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>268</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>82</v>
       </c>
       <c r="F34" t="s">
@@ -5814,51 +5814,51 @@
       </c>
       <c r="C39" t="s">
         <v>274</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>276</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>237</v>
       </c>
       <c r="F40" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>278</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>124</v>
       </c>
       <c r="F41" t="s">
@@ -6008,51 +6008,51 @@
       </c>
       <c r="C49" t="s">
         <v>291</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>293</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>158</v>
       </c>
       <c r="F50" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>295</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>237</v>
       </c>
       <c r="F51" t="s">
@@ -6242,51 +6242,51 @@
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>316</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>62</v>
       </c>
       <c r="F62" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>318</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>90</v>
       </c>
       <c r="F63" t="s">
@@ -6435,51 +6435,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>330</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>77</v>
       </c>
       <c r="F72" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>331</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>333</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74" t="s">
         <v>334</v>
       </c>
     </row>
@@ -6588,51 +6588,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>342</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>307</v>
       </c>
       <c r="F81" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>343</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>82</v>
       </c>
       <c r="F82" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>345</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>74</v>
       </c>
       <c r="F83" t="s">
         <v>346</v>
       </c>
     </row>
@@ -6861,51 +6861,51 @@
       </c>
       <c r="C7" t="s">
         <v>361</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>363</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>364</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -6941,51 +6941,51 @@
       </c>
       <c r="C11" t="s">
         <v>368</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>369</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>370</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="s">
@@ -7061,111 +7061,111 @@
       </c>
       <c r="C17" t="s">
         <v>375</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>376</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>158</v>
       </c>
       <c r="F18" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>377</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>378</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>379</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>381</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
@@ -7181,51 +7181,51 @@
       </c>
       <c r="C23" t="s">
         <v>382</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>384</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>386</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7395,51 +7395,51 @@
       </c>
       <c r="C34" t="s">
         <v>396</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>397</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>398</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
@@ -7455,51 +7455,51 @@
       </c>
       <c r="C37" t="s">
         <v>400</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>82</v>
       </c>
       <c r="F37" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>402</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>141</v>
       </c>
       <c r="F38" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>403</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39" t="s">
@@ -7615,51 +7615,51 @@
       </c>
       <c r="C45" t="s">
         <v>411</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>141</v>
       </c>
       <c r="F45" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>413</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>82</v>
       </c>
       <c r="F46" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>414</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>77</v>
       </c>
       <c r="F47" t="s">
@@ -7777,102 +7777,102 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>423</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>82</v>
       </c>
       <c r="F54" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>424</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>77</v>
       </c>
       <c r="F55" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>426</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>427</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>58</v>
       </c>
       <c r="F57" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>429</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>58</v>
       </c>
       <c r="F58" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>430</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>47</v>
       </c>
       <c r="F59" t="s">
         <v>431</v>
       </c>
     </row>
@@ -8050,51 +8050,51 @@
       </c>
       <c r="C4" t="s">
         <v>440</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>441</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>442</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
@@ -8110,51 +8110,51 @@
       </c>
       <c r="C7" t="s">
         <v>444</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>445</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>447</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>218</v>
       </c>
       <c r="F9" t="s">
@@ -8207,71 +8207,71 @@
       </c>
       <c r="C12" t="s">
         <v>453</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>455</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>457</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>218</v>
       </c>
       <c r="F14" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>459</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
@@ -8498,51 +8498,51 @@
       </c>
       <c r="C27" t="s">
         <v>475</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>477</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>158</v>
       </c>
       <c r="F28" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>478</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>215</v>
       </c>
     </row>
@@ -8772,51 +8772,51 @@
       </c>
       <c r="C41" t="s">
         <v>495</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>497</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>90</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>498</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>307</v>
       </c>
       <c r="F43" t="s">
@@ -9166,51 +9166,51 @@
       </c>
       <c r="C61" t="s">
         <v>524</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>237</v>
       </c>
       <c r="F61" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>526</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>77</v>
       </c>
       <c r="F62" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>527</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -9237,82 +9237,82 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>530</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>58</v>
       </c>
       <c r="F65" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>531</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>532</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>215</v>
       </c>
       <c r="F67" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>533</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>535</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -9899,51 +9899,51 @@
       </c>
       <c r="C19" t="s">
         <v>574</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>575</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>576</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -10119,51 +10119,51 @@
       </c>
       <c r="C30" t="s">
         <v>586</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="F30" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>587</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>589</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
     </row>
@@ -10236,51 +10236,51 @@
       </c>
       <c r="C36" t="s">
         <v>593</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>595</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>596</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -10358,51 +10358,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>603</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>604</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>605</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>606</v>
@@ -10465,51 +10465,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>610</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>611</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>612</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>58</v>
       </c>
       <c r="F52" t="s">
         <v>206</v>
       </c>
     </row>