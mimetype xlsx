--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2774,51 +2774,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -3008,51 +3008,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
@@ -3108,51 +3108,51 @@
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -3439,51 +3439,51 @@
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>85</v>
       </c>
       <c r="F39" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3978,51 +3978,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>131</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>132</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>133</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>85</v>
       </c>
       <c r="F67" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4094,51 +4094,51 @@
         <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>143</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>88</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>76</v>
       </c>
       <c r="F74" t="s">
         <v>77</v>
       </c>
     </row>
@@ -4849,51 +4849,51 @@
       </c>
       <c r="C4" t="s">
         <v>166</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>30.0</v>
       </c>
       <c r="C5" t="s">
         <v>168</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>30.0</v>
       </c>
       <c r="C6" t="s">
         <v>170</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
@@ -4926,51 +4926,51 @@
       </c>
       <c r="C8" t="s">
         <v>173</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>58</v>
       </c>
       <c r="F8" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>175</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>21.0</v>
       </c>
       <c r="C10" t="s">
         <v>177</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -5494,51 +5494,51 @@
       </c>
       <c r="C37" t="s">
         <v>222</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>223</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>110</v>
       </c>
       <c r="F38" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>225</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>76</v>
       </c>
       <c r="F39" t="s">
@@ -5692,51 +5692,51 @@
         <v>234</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>241</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>242</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>116</v>
       </c>
       <c r="F50" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>244</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>116</v>
       </c>
       <c r="F51" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5826,71 +5826,71 @@
       </c>
       <c r="C3" t="s">
         <v>246</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>248</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>116</v>
       </c>
       <c r="F4" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>250</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>251</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
@@ -5920,51 +5920,51 @@
       </c>
       <c r="C8" t="s">
         <v>254</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>256</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>257</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>258</v>
       </c>
       <c r="F10" t="s">
@@ -6037,51 +6037,51 @@
       </c>
       <c r="C14" t="s">
         <v>265</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>267</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>268</v>
       </c>
       <c r="F15" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>270</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
     </row>
@@ -6114,51 +6114,51 @@
       </c>
       <c r="C18" t="s">
         <v>272</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>274</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>276</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>110</v>
       </c>
       <c r="F20" t="s">
@@ -6294,91 +6294,91 @@
       </c>
       <c r="C27" t="s">
         <v>290</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>292</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>268</v>
       </c>
       <c r="F28" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>294</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>91</v>
       </c>
       <c r="F29" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>296</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>297</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
@@ -6674,51 +6674,51 @@
       </c>
       <c r="C46" t="s">
         <v>320</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>214</v>
       </c>
       <c r="F46" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>321</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>323</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>83</v>
       </c>
     </row>
@@ -6731,51 +6731,51 @@
       </c>
       <c r="C49" t="s">
         <v>324</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>116</v>
       </c>
       <c r="F49" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>325</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>58</v>
       </c>
       <c r="F50" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>327</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>328</v>
       </c>
       <c r="F51" t="s">
@@ -7025,51 +7025,51 @@
       </c>
       <c r="C64" t="s">
         <v>350</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>352</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>353</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
     </row>
@@ -7416,51 +7416,51 @@
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>385</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>386</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>387</v>
       </c>
       <c r="F85" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>389</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>138</v>
       </c>
       <c r="F86" t="s">
         <v>390</v>
       </c>
     </row>
@@ -7600,51 +7600,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>404</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>101</v>
       </c>
       <c r="F95" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>406</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>101</v>
       </c>
       <c r="F96" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>407</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>85</v>
       </c>
       <c r="F97" t="s">
         <v>408</v>
       </c>
     </row>
@@ -7929,51 +7929,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>48.0</v>
       </c>
       <c r="C2" t="s">
         <v>428</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>429</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
@@ -8046,51 +8046,51 @@
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>435</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>436</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>437</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
@@ -8106,51 +8106,51 @@
       </c>
       <c r="C10" t="s">
         <v>438</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
         <v>439</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
         <v>441</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -8343,51 +8343,51 @@
       </c>
       <c r="C22" t="s">
         <v>455</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>456</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>457</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -8483,51 +8483,51 @@
       </c>
       <c r="C29" t="s">
         <v>465</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>466</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>467</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>152</v>
       </c>
       <c r="F31" t="s">
@@ -9042,85 +9042,85 @@
         <v>365</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>499</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>500</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>152</v>
       </c>
       <c r="F59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>501</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>502</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>76</v>
       </c>
       <c r="F61" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>503</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>85</v>
       </c>
       <c r="F62" t="s">
         <v>134</v>
       </c>
     </row>
@@ -9209,51 +9209,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>511</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>512</v>
       </c>
       <c r="F68" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>514</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>88</v>
       </c>
       <c r="F69" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>515</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>85</v>
       </c>
       <c r="F70" t="s">
         <v>516</v>
       </c>
     </row>
@@ -9477,51 +9477,51 @@
       </c>
       <c r="C10" t="s">
         <v>527</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>529</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>531</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
@@ -9774,51 +9774,51 @@
       </c>
       <c r="C25" t="s">
         <v>551</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>552</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>41</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>553</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27" t="s">
@@ -9834,51 +9834,51 @@
       </c>
       <c r="C28" t="s">
         <v>555</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>557</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>110</v>
       </c>
       <c r="F29" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>559</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>152</v>
       </c>
       <c r="F30" t="s">
@@ -9914,51 +9914,51 @@
       </c>
       <c r="C32" t="s">
         <v>562</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>88</v>
       </c>
       <c r="F32" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>564</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>565</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>91</v>
       </c>
       <c r="F34" t="s">
         <v>566</v>
       </c>
     </row>
@@ -10128,51 +10128,51 @@
       </c>
       <c r="C43" t="s">
         <v>578</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>258</v>
       </c>
       <c r="F43" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>580</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>582</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>96</v>
       </c>
       <c r="F45" t="s">
@@ -10208,51 +10208,51 @@
       </c>
       <c r="C47" t="s">
         <v>584</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>116</v>
       </c>
       <c r="F47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>585</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>48</v>
       </c>
       <c r="F48" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>586</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
@@ -10268,51 +10268,51 @@
       </c>
       <c r="C50" t="s">
         <v>587</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>588</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>589</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>526</v>
       </c>
     </row>
@@ -10505,51 +10505,51 @@
       </c>
       <c r="C62" t="s">
         <v>602</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>88</v>
       </c>
       <c r="F62" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>604</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>91</v>
       </c>
       <c r="F63" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>605</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>96</v>
       </c>
       <c r="F64" t="s">
@@ -10835,51 +10835,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>628</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>629</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>630</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>85</v>
       </c>
       <c r="F82" t="s">
         <v>397</v>
       </c>
     </row>
@@ -11144,88 +11144,88 @@
       </c>
       <c r="C2" t="s">
         <v>645</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>647</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>30.0</v>
       </c>
       <c r="C4" t="s">
         <v>648</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>30.0</v>
       </c>
       <c r="C5" t="s">
         <v>649</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>96</v>
       </c>
       <c r="F5" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>21.0</v>
       </c>
       <c r="C6" t="s">
         <v>650</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
@@ -11418,91 +11418,91 @@
       </c>
       <c r="C16" t="s">
         <v>664</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>101</v>
       </c>
       <c r="F16" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>666</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>667</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>669</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>670</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -11658,51 +11658,51 @@
       </c>
       <c r="C28" t="s">
         <v>683</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>684</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>685</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -11738,51 +11738,51 @@
       </c>
       <c r="C32" t="s">
         <v>687</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>110</v>
       </c>
       <c r="F32" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>688</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>3.0</v>
       </c>
       <c r="C34" t="s">
         <v>689</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
@@ -11872,51 +11872,51 @@
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>695</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>3.0</v>
       </c>
       <c r="C40" t="s">
         <v>696</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>697</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>199</v>
       </c>
     </row>