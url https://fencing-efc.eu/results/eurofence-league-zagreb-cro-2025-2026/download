--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -1712,91 +1712,91 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1809,51 +1809,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2111,68 +2111,68 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2566,51 +2566,51 @@
       </c>
       <c r="C14" t="s">
         <v>114</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>116</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>117</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2643,51 +2643,51 @@
       </c>
       <c r="C18" t="s">
         <v>122</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>126</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
@@ -2743,71 +2743,71 @@
       </c>
       <c r="C23" t="s">
         <v>130</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>131</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>135</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -3074,71 +3074,71 @@
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40">
         <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>138</v>
       </c>
       <c r="F41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>161</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>120</v>
       </c>
       <c r="F43" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3191,51 +3191,51 @@
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>138</v>
       </c>
       <c r="F46" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>120</v>
       </c>
       <c r="F48" t="s">
@@ -3419,88 +3419,88 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>181</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>182</v>
       </c>
       <c r="D59">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>184</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>185</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -3558,51 +3558,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>191</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>80</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>192</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68">
         <v>33</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
@@ -3872,51 +3872,51 @@
       </c>
       <c r="C8" t="s">
         <v>209</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>211</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>213</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3983,51 +3983,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>219</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>220</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>222</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>120</v>
       </c>
       <c r="F16" t="s">
@@ -4288,51 +4288,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>240</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>241</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>243</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
@@ -4436,51 +4436,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="C38" t="s">
         <v>252</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="C40" t="s">
         <v>253</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>251</v>
       </c>
     </row>
@@ -4638,51 +4638,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>261</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>262</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4800,51 +4800,51 @@
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>271</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>272</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4854,51 +4854,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>273</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>274</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>275</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -5392,119 +5392,119 @@
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>311</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>312</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>313</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>314</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>315</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>316</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>317</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
     </row>