--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -819,68 +819,68 @@
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -896,51 +896,51 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
@@ -1070,51 +1070,51 @@
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>45</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1124,51 +1124,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
         <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
@@ -1377,51 +1377,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1471,68 +1471,68 @@
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>65</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1622,71 +1622,71 @@
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1878,119 +1878,119 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>60</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>96</v>
       </c>
       <c r="F36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>99</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>101</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -2008,51 +2008,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -2070,51 +2070,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>108</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>110</v>
       </c>
       <c r="D47">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>111</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>