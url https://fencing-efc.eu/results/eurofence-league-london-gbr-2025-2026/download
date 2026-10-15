--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1241,102 +1241,102 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
@@ -1414,51 +1414,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1545,51 +1545,51 @@
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1633,51 +1633,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1727,88 +1727,88 @@
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>48</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1858,51 +1858,51 @@
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>57</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>60</v>
       </c>
       <c r="F39" t="s">
@@ -2055,51 +2055,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2166,51 +2166,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>83</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>85</v>
       </c>
       <c r="F55" t="s">
@@ -2266,51 +2266,51 @@
       </c>
       <c r="C58" t="s">
         <v>88</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>90</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2671,51 +2671,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>123</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>124</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>125</v>
       </c>
       <c r="F8" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>127</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2876,51 +2876,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>138</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>139</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>141</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>119</v>
       </c>
       <c r="F20" t="s">
@@ -3144,51 +3144,51 @@
       </c>
       <c r="C32" t="s">
         <v>157</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>85</v>
       </c>
       <c r="F32" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>158</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>100</v>
       </c>
       <c r="F33" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>160</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -3321,51 +3321,51 @@
       </c>
       <c r="C41" t="s">
         <v>171</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>60</v>
       </c>
       <c r="F41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>85</v>
       </c>
       <c r="F42" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>174</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -3615,71 +3615,71 @@
       </c>
       <c r="C56" t="s">
         <v>191</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>192</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>193</v>
       </c>
       <c r="D58">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>194</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
@@ -3743,51 +3743,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>199</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>201</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>115</v>
       </c>
       <c r="F65" t="s">
         <v>167</v>
       </c>
     </row>
@@ -3817,51 +3817,51 @@
       </c>
       <c r="C67" t="s">
         <v>203</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>115</v>
       </c>
       <c r="F67" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>205</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>206</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3965,51 +3965,51 @@
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>213</v>
       </c>
       <c r="D75">
         <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>214</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>215</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>216</v>
       </c>
     </row>
@@ -4076,51 +4076,51 @@
       </c>
       <c r="C81" t="s">
         <v>220</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>221</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>222</v>
       </c>
       <c r="D83">
         <v>14</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4170,51 +4170,51 @@
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>225</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>226</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>227</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -4478,51 +4478,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>250</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>251</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>252</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>253</v>
@@ -4537,51 +4537,51 @@
         <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>256</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>257</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>258</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>259</v>