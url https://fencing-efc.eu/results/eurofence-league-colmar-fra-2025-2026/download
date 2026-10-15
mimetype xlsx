--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -2881,51 +2881,51 @@
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
@@ -3000,91 +3000,91 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
@@ -3220,51 +3220,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
@@ -3320,51 +3320,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3440,71 +3440,71 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
@@ -3520,51 +3520,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -3600,51 +3600,51 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
@@ -3660,51 +3660,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3714,51 +3714,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
@@ -3774,51 +3774,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3828,51 +3828,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
@@ -4082,51 +4082,51 @@
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4390,145 +4390,145 @@
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>53</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
       <c r="F88" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -5026,71 +5026,71 @@
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>193</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>53</v>
       </c>
       <c r="F116" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
         <v>34</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
       <c r="F118" t="s">
@@ -5257,51 +5257,51 @@
       </c>
       <c r="C127" t="s">
         <v>208</v>
       </c>
       <c r="D127">
         <v>41</v>
       </c>
       <c r="E127" t="s">
         <v>209</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>210</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>211</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
@@ -5592,51 +5592,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>236</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>238</v>
       </c>
       <c r="D147">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>23</v>
       </c>
       <c r="F147" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>138</v>
       </c>
       <c r="C148" t="s">
         <v>239</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>227</v>
       </c>
     </row>
@@ -5657,51 +5657,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>243</v>
       </c>
       <c r="D152">
         <v>35</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5895,51 +5895,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>265</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>267</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>268</v>
@@ -6036,51 +6036,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>162</v>
       </c>
       <c r="C173" t="s">
         <v>276</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>277</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>279</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>23</v>
       </c>
       <c r="F175" t="s">
         <v>86</v>
       </c>
     </row>
@@ -6231,102 +6231,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>292</v>
       </c>
       <c r="D185">
         <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>296</v>
       </c>
       <c r="D188">
         <v>33</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>297</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>182</v>
       </c>
       <c r="C190" t="s">
         <v>298</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
@@ -6463,51 +6463,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
         <v>34</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>310</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>311</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>312</v>
       </c>
     </row>
@@ -6542,51 +6542,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>195</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
         <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>318</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>197</v>
       </c>
       <c r="C206" t="s">
         <v>319</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
@@ -6734,102 +6734,102 @@
         <v>334</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>335</v>
       </c>
       <c r="D216">
         <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>336</v>
       </c>
       <c r="D217">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E217" t="s">
         <v>290</v>
       </c>
       <c r="F217" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>337</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>339</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>340</v>
       </c>
       <c r="D220">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>213</v>
       </c>
       <c r="C221" t="s">
         <v>342</v>
       </c>
       <c r="D221">
         <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>274</v>
       </c>
     </row>
@@ -7517,71 +7517,71 @@
       </c>
       <c r="C34" t="s">
         <v>383</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>384</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>385</v>
       </c>
       <c r="D36">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>387</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -7774,111 +7774,111 @@
       </c>
       <c r="C47" t="s">
         <v>400</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>401</v>
       </c>
       <c r="D48">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>402</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>403</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>405</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>406</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>111</v>
       </c>
       <c r="F52" t="s">
@@ -7908,51 +7908,51 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>408</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>410</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>412</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
@@ -8048,51 +8048,51 @@
       </c>
       <c r="C61" t="s">
         <v>421</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>422</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>423</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
       <c r="F63" t="s">
@@ -8165,51 +8165,51 @@
       </c>
       <c r="C67" t="s">
         <v>429</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>430</v>
       </c>
       <c r="D68">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>432</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
@@ -8245,51 +8245,51 @@
       </c>
       <c r="C71" t="s">
         <v>435</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>436</v>
       </c>
       <c r="D72">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>437</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
@@ -8502,51 +8502,51 @@
       </c>
       <c r="C84" t="s">
         <v>451</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>452</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>454</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>455</v>
       </c>
     </row>
@@ -8699,51 +8699,51 @@
       </c>
       <c r="C94" t="s">
         <v>465</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>466</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>467</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8976,71 +8976,71 @@
       </c>
       <c r="C108" t="s">
         <v>480</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>111</v>
       </c>
       <c r="F108" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>481</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>482</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>483</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>86</v>
       </c>
     </row>
@@ -9113,51 +9113,51 @@
       </c>
       <c r="C115" t="s">
         <v>488</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>489</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>490</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -9273,51 +9273,51 @@
       </c>
       <c r="C123" t="s">
         <v>497</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>498</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>499</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
@@ -9430,51 +9430,51 @@
       </c>
       <c r="C131" t="s">
         <v>506</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>53</v>
       </c>
       <c r="F131" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>1.0</v>
       </c>
       <c r="C132" t="s">
         <v>507</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>1.0</v>
       </c>
       <c r="C133" t="s">
         <v>508</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -9504,68 +9504,68 @@
       </c>
       <c r="B135">
         <v>1.0</v>
       </c>
       <c r="C135" t="s">
         <v>511</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>331</v>
       </c>
       <c r="F135" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>513</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>515</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>43</v>
       </c>
       <c r="F137" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>516</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>62</v>
       </c>
     </row>
@@ -9637,65 +9637,65 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>522</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>523</v>
       </c>
       <c r="D144">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>524</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>525</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>526</v>
       </c>
     </row>
@@ -9920,164 +9920,164 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>543</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>447</v>
       </c>
       <c r="F160" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>545</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>546</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>547</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>548</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>23</v>
       </c>
       <c r="F164" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>549</v>
       </c>
       <c r="D165">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="C166" t="s">
         <v>551</v>
       </c>
       <c r="D166">
         <v>61</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>552</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>553</v>
       </c>
       <c r="D168">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>43</v>
       </c>
       <c r="F168" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>554</v>
       </c>
       <c r="D169">
         <v>34</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>555</v>
       </c>
     </row>
@@ -10217,68 +10217,68 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>565</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>566</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>567</v>
       </c>
       <c r="D180">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>53</v>
       </c>
       <c r="F180" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>569</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
@@ -10636,51 +10636,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>593</v>
       </c>
       <c r="D203">
         <v>53</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>594</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>23</v>
       </c>
       <c r="F204" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>595</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>10</v>
       </c>
       <c r="F205" t="s">
         <v>244</v>
       </c>
     </row>
@@ -10874,51 +10874,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>610</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>10</v>
       </c>
       <c r="F217" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>611</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>612</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>116</v>
       </c>
     </row>
@@ -11157,102 +11157,102 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>630</v>
       </c>
       <c r="D234">
         <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>228</v>
       </c>
       <c r="C235" t="s">
         <v>632</v>
       </c>
       <c r="D235">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="C236" t="s">
         <v>633</v>
       </c>
       <c r="D236">
         <v>22</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
       </c>
       <c r="C237" t="s">
         <v>634</v>
       </c>
       <c r="D237">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>231</v>
       </c>
       <c r="C238" t="s">
         <v>636</v>
       </c>
       <c r="D238">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E238" t="s">
         <v>10</v>
       </c>
       <c r="F238" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>232</v>
       </c>
       <c r="C239" t="s">
         <v>637</v>
       </c>
       <c r="D239">
         <v>23</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>626</v>
       </c>
     </row>
@@ -11395,51 +11395,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>648</v>
       </c>
       <c r="D248">
         <v>22</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="C249" t="s">
         <v>649</v>
       </c>
       <c r="D249">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>650</v>
       </c>
       <c r="D250">
         <v>21</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>64</v>
       </c>
     </row>
@@ -11463,153 +11463,153 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>245</v>
       </c>
       <c r="C252" t="s">
         <v>652</v>
       </c>
       <c r="D252">
         <v>19</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>246</v>
       </c>
       <c r="C253" t="s">
         <v>653</v>
       </c>
       <c r="D253">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>247</v>
       </c>
       <c r="C254" t="s">
         <v>654</v>
       </c>
       <c r="D254">
         <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>248</v>
       </c>
       <c r="C255" t="s">
         <v>655</v>
       </c>
       <c r="D255">
         <v>18</v>
       </c>
       <c r="E255" t="s">
         <v>7</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>249</v>
       </c>
       <c r="C256" t="s">
         <v>656</v>
       </c>
       <c r="D256">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="F256" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>657</v>
       </c>
       <c r="D257">
         <v>27</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>251</v>
       </c>
       <c r="C258" t="s">
         <v>659</v>
       </c>
       <c r="D258">
         <v>52</v>
       </c>
       <c r="E258" t="s">
         <v>10</v>
       </c>
       <c r="F258" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>251</v>
       </c>
       <c r="C259" t="s">
         <v>660</v>
       </c>
       <c r="D259">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E259" t="s">
         <v>7</v>
       </c>
       <c r="F259" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>253</v>
       </c>
       <c r="C260" t="s">
         <v>662</v>
       </c>
       <c r="D260">
         <v>38</v>
       </c>
       <c r="E260" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>254</v>
@@ -11664,68 +11664,68 @@
     <row r="264" spans="1:6">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="C264" t="s">
         <v>667</v>
       </c>
       <c r="D264">
         <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>447</v>
       </c>
       <c r="F264" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>258</v>
       </c>
       <c r="C265" t="s">
         <v>668</v>
       </c>
       <c r="D265">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E265" t="s">
         <v>23</v>
       </c>
       <c r="F265" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>258</v>
       </c>
       <c r="C266" t="s">
         <v>670</v>
       </c>
       <c r="D266">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>260</v>
       </c>
       <c r="C267" t="s">
         <v>671</v>
       </c>
       <c r="D267">
         <v>24</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>261</v>
@@ -11899,102 +11899,102 @@
     <row r="278" spans="1:6">
       <c r="A278">
         <v>271</v>
       </c>
       <c r="C278" t="s">
         <v>684</v>
       </c>
       <c r="D278">
         <v>22</v>
       </c>
       <c r="E278" t="s">
         <v>10</v>
       </c>
       <c r="F278" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>685</v>
       </c>
       <c r="D279">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>273</v>
       </c>
       <c r="C280" t="s">
         <v>686</v>
       </c>
       <c r="D280">
         <v>24</v>
       </c>
       <c r="E280" t="s">
         <v>680</v>
       </c>
       <c r="F280" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>273</v>
       </c>
       <c r="C281" t="s">
         <v>687</v>
       </c>
       <c r="D281">
         <v>20</v>
       </c>
       <c r="E281" t="s">
         <v>23</v>
       </c>
       <c r="F281" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>275</v>
       </c>
       <c r="C282" t="s">
         <v>688</v>
       </c>
       <c r="D282">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E282" t="s">
         <v>10</v>
       </c>
       <c r="F282" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>275</v>
       </c>
       <c r="C283" t="s">
         <v>689</v>
       </c>
       <c r="D283">
         <v>26</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>690</v>
       </c>
     </row>
@@ -12222,51 +12222,51 @@
     <row r="297" spans="1:6">
       <c r="A297">
         <v>288</v>
       </c>
       <c r="C297" t="s">
         <v>705</v>
       </c>
       <c r="D297">
         <v>19</v>
       </c>
       <c r="E297" t="s">
         <v>7</v>
       </c>
       <c r="F297" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>291</v>
       </c>
       <c r="C298" t="s">
         <v>706</v>
       </c>
       <c r="D298">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>291</v>
       </c>
       <c r="C299" t="s">
         <v>707</v>
       </c>
       <c r="D299">
         <v>19</v>
       </c>
       <c r="E299" t="s">
         <v>10</v>
       </c>
       <c r="F299" t="s">
         <v>708</v>
       </c>
     </row>
@@ -12474,51 +12474,51 @@
     <row r="312" spans="1:6">
       <c r="A312">
         <v>305</v>
       </c>
       <c r="C312" t="s">
         <v>723</v>
       </c>
       <c r="D312">
         <v>20</v>
       </c>
       <c r="E312" t="s">
         <v>23</v>
       </c>
       <c r="F312" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>306</v>
       </c>
       <c r="C313" t="s">
         <v>725</v>
       </c>
       <c r="D313">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E313" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>307</v>
       </c>
       <c r="C314" t="s">
         <v>726</v>
       </c>
       <c r="D314">
         <v>22</v>
       </c>
       <c r="E314" t="s">
         <v>23</v>
       </c>
       <c r="F314" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>307</v>
@@ -12791,51 +12791,51 @@
     <row r="331" spans="1:6">
       <c r="A331">
         <v>323</v>
       </c>
       <c r="C331" t="s">
         <v>745</v>
       </c>
       <c r="D331">
         <v>17</v>
       </c>
       <c r="E331" t="s">
         <v>7</v>
       </c>
       <c r="F331" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>325</v>
       </c>
       <c r="C332" t="s">
         <v>746</v>
       </c>
       <c r="D332">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E332" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>326</v>
       </c>
       <c r="C333" t="s">
         <v>747</v>
       </c>
       <c r="D333">
         <v>38</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>327</v>
@@ -12873,51 +12873,51 @@
     <row r="336" spans="1:6">
       <c r="A336">
         <v>329</v>
       </c>
       <c r="C336" t="s">
         <v>751</v>
       </c>
       <c r="D336">
         <v>33</v>
       </c>
       <c r="E336" t="s">
         <v>23</v>
       </c>
       <c r="F336" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>330</v>
       </c>
       <c r="C337" t="s">
         <v>752</v>
       </c>
       <c r="D337">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E337" t="s">
         <v>7</v>
       </c>
       <c r="F337" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>330</v>
       </c>
       <c r="C338" t="s">
         <v>754</v>
       </c>
       <c r="D338">
         <v>16</v>
       </c>
       <c r="E338" t="s">
         <v>23</v>
       </c>
       <c r="F338" t="s">
         <v>617</v>
       </c>
     </row>
@@ -13091,68 +13091,68 @@
     <row r="349" spans="1:6">
       <c r="A349">
         <v>336</v>
       </c>
       <c r="C349" t="s">
         <v>769</v>
       </c>
       <c r="D349">
         <v>29</v>
       </c>
       <c r="E349" t="s">
         <v>7</v>
       </c>
       <c r="F349" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
         <v>343</v>
       </c>
       <c r="C350" t="s">
         <v>770</v>
       </c>
       <c r="D350">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E350" t="s">
         <v>10</v>
       </c>
       <c r="F350" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>344</v>
       </c>
       <c r="C351" t="s">
         <v>771</v>
       </c>
       <c r="D351">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>7</v>
       </c>
       <c r="F351" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>345</v>
       </c>
       <c r="C352" t="s">
         <v>772</v>
       </c>
       <c r="D352">
         <v>33</v>
       </c>
       <c r="E352" t="s">
         <v>773</v>
       </c>
       <c r="F352" t="s">
         <v>774</v>
       </c>
     </row>
@@ -13224,68 +13224,68 @@
     <row r="357" spans="1:6">
       <c r="A357">
         <v>349</v>
       </c>
       <c r="C357" t="s">
         <v>779</v>
       </c>
       <c r="D357">
         <v>19</v>
       </c>
       <c r="E357" t="s">
         <v>14</v>
       </c>
       <c r="F357" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
         <v>351</v>
       </c>
       <c r="C358" t="s">
         <v>781</v>
       </c>
       <c r="D358">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E358" t="s">
         <v>10</v>
       </c>
       <c r="F358" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>351</v>
       </c>
       <c r="C359" t="s">
         <v>782</v>
       </c>
       <c r="D359">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E359" t="s">
         <v>10</v>
       </c>
       <c r="F359" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>353</v>
       </c>
       <c r="C360" t="s">
         <v>783</v>
       </c>
       <c r="D360">
         <v>31</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>529</v>
       </c>
     </row>
@@ -13340,82 +13340,82 @@
     <row r="364" spans="1:6">
       <c r="A364">
         <v>356</v>
       </c>
       <c r="C364" t="s">
         <v>787</v>
       </c>
       <c r="D364">
         <v>18</v>
       </c>
       <c r="E364" t="s">
         <v>7</v>
       </c>
       <c r="F364" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>358</v>
       </c>
       <c r="C365" t="s">
         <v>788</v>
       </c>
       <c r="D365">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E365" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>359</v>
       </c>
       <c r="C366" t="s">
         <v>789</v>
       </c>
       <c r="D366">
         <v>68</v>
       </c>
       <c r="E366" t="s">
         <v>23</v>
       </c>
       <c r="F366" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>359</v>
       </c>
       <c r="C367" t="s">
         <v>790</v>
       </c>
       <c r="D367">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E367" t="s">
         <v>23</v>
       </c>
       <c r="F367" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>359</v>
       </c>
       <c r="C368" t="s">
         <v>791</v>
       </c>
       <c r="D368">
         <v>31</v>
       </c>
       <c r="E368" t="s">
         <v>7</v>
       </c>
       <c r="F368" t="s">
         <v>555</v>
       </c>
     </row>
@@ -13538,51 +13538,51 @@
     <row r="376" spans="1:6">
       <c r="A376">
         <v>368</v>
       </c>
       <c r="C376" t="s">
         <v>800</v>
       </c>
       <c r="D376">
         <v>19</v>
       </c>
       <c r="E376" t="s">
         <v>10</v>
       </c>
       <c r="F376" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
         <v>370</v>
       </c>
       <c r="C377" t="s">
         <v>801</v>
       </c>
       <c r="D377">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E377" t="s">
         <v>23</v>
       </c>
       <c r="F377" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>370</v>
       </c>
       <c r="C378" t="s">
         <v>802</v>
       </c>
       <c r="D378">
         <v>20</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>274</v>
       </c>
     </row>
@@ -13637,51 +13637,51 @@
     <row r="382" spans="1:6">
       <c r="A382">
         <v>375</v>
       </c>
       <c r="C382" t="s">
         <v>806</v>
       </c>
       <c r="D382">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>7</v>
       </c>
       <c r="F382" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
         <v>376</v>
       </c>
       <c r="C383" t="s">
         <v>807</v>
       </c>
       <c r="D383">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E383" t="s">
         <v>7</v>
       </c>
       <c r="F383" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
         <v>377</v>
       </c>
       <c r="C384" t="s">
         <v>808</v>
       </c>
       <c r="D384">
         <v>18</v>
       </c>
       <c r="E384" t="s">
         <v>111</v>
       </c>
       <c r="F384" t="s">
         <v>558</v>
       </c>
     </row>