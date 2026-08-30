--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -2960,51 +2960,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>26.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -3160,71 +3160,71 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -3560,51 +3560,51 @@
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -3677,51 +3677,51 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3754,51 +3754,51 @@
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
@@ -3811,51 +3811,51 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>101</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
@@ -3982,91 +3982,91 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>111</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
@@ -4256,51 +4256,51 @@
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4407,88 +4407,88 @@
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>53</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
@@ -4641,51 +4641,51 @@
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>89</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>41</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4929,71 +4929,71 @@
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>185</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>186</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
@@ -5066,51 +5066,51 @@
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
       <c r="F118" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>111</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>199</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5123,91 +5123,91 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>23</v>
       </c>
       <c r="F120" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>112</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>203</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>204</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
@@ -5237,51 +5237,51 @@
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>208</v>
       </c>
       <c r="D127">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E127" t="s">
         <v>209</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>210</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
@@ -5357,139 +5357,139 @@
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>1.0</v>
       </c>
       <c r="C133" t="s">
         <v>216</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>126</v>
       </c>
       <c r="B134">
         <v>1.0</v>
       </c>
       <c r="C134" t="s">
         <v>218</v>
       </c>
       <c r="D134">
         <v>50</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>1.0</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>1.0</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>222</v>
       </c>
       <c r="D138">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E138" t="s">
         <v>223</v>
       </c>
       <c r="F138" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5527,82 +5527,82 @@
         <v>229</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
         <v>35</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>231</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>233</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>235</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>236</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5640,51 +5640,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>240</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
         <v>36</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>35</v>
       </c>
     </row>
@@ -5708,51 +5708,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>249</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
       <c r="F155" t="s">
         <v>250</v>
       </c>
     </row>
@@ -5974,68 +5974,68 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>43</v>
       </c>
       <c r="F170" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>162</v>
       </c>
       <c r="C172" t="s">
         <v>275</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>162</v>
@@ -6104,51 +6104,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>281</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>282</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>43</v>
       </c>
       <c r="F178" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>171</v>
       </c>
       <c r="C179" t="s">
         <v>283</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>172</v>
@@ -6214,51 +6214,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>176</v>
       </c>
       <c r="C184" t="s">
         <v>289</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>290</v>
       </c>
       <c r="F184" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>292</v>
       </c>
       <c r="D185">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>294</v>
       </c>
     </row>
@@ -6347,85 +6347,85 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>300</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>185</v>
       </c>
       <c r="C193" t="s">
         <v>302</v>
       </c>
       <c r="D193">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>111</v>
       </c>
       <c r="F194" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>23</v>
       </c>
       <c r="F195" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>188</v>
       </c>
       <c r="C196" t="s">
         <v>305</v>
       </c>
       <c r="D196">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>188</v>
@@ -6528,82 +6528,82 @@
         <v>315</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>195</v>
       </c>
       <c r="C203" t="s">
         <v>316</v>
       </c>
       <c r="D203">
         <v>46</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>195</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>318</v>
       </c>
       <c r="D205">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>197</v>
       </c>
       <c r="C206" t="s">
         <v>319</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>320</v>
       </c>
       <c r="D207">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
       <c r="F207" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>200</v>
@@ -6768,51 +6768,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>337</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>339</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>340</v>
       </c>
       <c r="D220">
         <v>63</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>341</v>
       </c>
     </row>
@@ -6901,51 +6901,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>344</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>345</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>347</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>348</v>
       </c>
       <c r="F4" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>349</v>
@@ -7097,51 +7097,51 @@
       </c>
       <c r="C13" t="s">
         <v>358</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>359</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>360</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
@@ -7217,51 +7217,51 @@
       </c>
       <c r="C19" t="s">
         <v>364</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>366</v>
       </c>
       <c r="D20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>367</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
@@ -7437,71 +7437,71 @@
       </c>
       <c r="C30" t="s">
         <v>378</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>379</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>380</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>381</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
@@ -7577,51 +7577,51 @@
       </c>
       <c r="C37" t="s">
         <v>387</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>388</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>390</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
@@ -7677,51 +7677,51 @@
       </c>
       <c r="C42" t="s">
         <v>394</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>395</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>396</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -7794,51 +7794,51 @@
       </c>
       <c r="C48" t="s">
         <v>401</v>
       </c>
       <c r="D48">
         <v>33</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>402</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>403</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -8108,88 +8108,88 @@
       </c>
       <c r="C64" t="s">
         <v>425</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>111</v>
       </c>
       <c r="F64" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>427</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>428</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>429</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>430</v>
       </c>
       <c r="D68">
         <v>39</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -8225,51 +8225,51 @@
       </c>
       <c r="C70" t="s">
         <v>434</v>
       </c>
       <c r="D70">
         <v>38</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>435</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>436</v>
       </c>
       <c r="D72">
         <v>35</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
@@ -8285,51 +8285,51 @@
       </c>
       <c r="C73" t="s">
         <v>437</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>438</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>439</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -8402,51 +8402,51 @@
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>443</v>
       </c>
       <c r="D79">
         <v>34</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>444</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>446</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>447</v>
       </c>
       <c r="F81" t="s">
@@ -8756,51 +8756,51 @@
       </c>
       <c r="C97" t="s">
         <v>468</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>469</v>
       </c>
       <c r="D98">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E98" t="s">
         <v>447</v>
       </c>
       <c r="F98" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>470</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
@@ -8916,51 +8916,51 @@
       </c>
       <c r="C105" t="s">
         <v>477</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>98</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>478</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>479</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -9353,51 +9353,51 @@
       </c>
       <c r="C127" t="s">
         <v>501</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>502</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>503</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
         <v>504</v>
       </c>
     </row>
@@ -9668,51 +9668,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>524</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>525</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
       <c r="F146" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>527</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>116</v>
       </c>
     </row>
@@ -9886,51 +9886,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>541</v>
       </c>
       <c r="D158">
         <v>36</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>542</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>53</v>
       </c>
       <c r="F159" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>543</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>447</v>
       </c>
       <c r="F160" t="s">
         <v>544</v>
       </c>
     </row>
@@ -10084,51 +10084,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>556</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>557</v>
       </c>
       <c r="D171">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>111</v>
       </c>
       <c r="F171" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>559</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>153</v>
       </c>
     </row>
@@ -10183,51 +10183,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>563</v>
       </c>
       <c r="D176">
         <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>564</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>565</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>49</v>
       </c>
     </row>
@@ -10571,85 +10571,85 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>589</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>590</v>
       </c>
       <c r="D200">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>23</v>
       </c>
       <c r="F200" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>591</v>
       </c>
       <c r="D201">
         <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>592</v>
       </c>
       <c r="D202">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E202" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>593</v>
       </c>
       <c r="D203">
         <v>53</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
@@ -10755,68 +10755,68 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>600</v>
       </c>
       <c r="D210">
         <v>26</v>
       </c>
       <c r="E210" t="s">
         <v>331</v>
       </c>
       <c r="F210" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>203</v>
       </c>
       <c r="C211" t="s">
         <v>602</v>
       </c>
       <c r="D211">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>604</v>
       </c>
       <c r="D212">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>605</v>
       </c>
       <c r="D213">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>23</v>
       </c>
       <c r="F213" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10891,68 +10891,68 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>611</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>612</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="C220" t="s">
         <v>613</v>
       </c>
       <c r="D220">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="C221" t="s">
         <v>614</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
@@ -11007,51 +11007,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>620</v>
       </c>
       <c r="D225">
         <v>21</v>
       </c>
       <c r="E225" t="s">
         <v>23</v>
       </c>
       <c r="F225" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>219</v>
       </c>
       <c r="C226" t="s">
         <v>621</v>
       </c>
       <c r="D226">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E226" t="s">
         <v>10</v>
       </c>
       <c r="F226" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>219</v>
       </c>
       <c r="C227" t="s">
         <v>622</v>
       </c>
       <c r="D227">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>23</v>
       </c>
       <c r="F227" t="s">
         <v>92</v>
       </c>
     </row>
@@ -11242,102 +11242,102 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>232</v>
       </c>
       <c r="C239" t="s">
         <v>637</v>
       </c>
       <c r="D239">
         <v>23</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>638</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>640</v>
       </c>
       <c r="D241">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="C242" t="s">
         <v>641</v>
       </c>
       <c r="D242">
         <v>20</v>
       </c>
       <c r="E242" t="s">
         <v>10</v>
       </c>
       <c r="F242" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>642</v>
       </c>
       <c r="D243">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>23</v>
       </c>
       <c r="F243" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>237</v>
       </c>
       <c r="C244" t="s">
         <v>643</v>
       </c>
       <c r="D244">
         <v>25</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>445</v>
       </c>
     </row>
@@ -11916,51 +11916,51 @@
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>685</v>
       </c>
       <c r="D279">
         <v>31</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>273</v>
       </c>
       <c r="C280" t="s">
         <v>686</v>
       </c>
       <c r="D280">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E280" t="s">
         <v>680</v>
       </c>
       <c r="F280" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>273</v>
       </c>
       <c r="C281" t="s">
         <v>687</v>
       </c>
       <c r="D281">
         <v>20</v>
       </c>
       <c r="E281" t="s">
         <v>23</v>
       </c>
       <c r="F281" t="s">
         <v>617</v>
       </c>
     </row>
@@ -12035,51 +12035,51 @@
     <row r="286" spans="1:6">
       <c r="A286">
         <v>278</v>
       </c>
       <c r="C286" t="s">
         <v>693</v>
       </c>
       <c r="D286">
         <v>21</v>
       </c>
       <c r="E286" t="s">
         <v>111</v>
       </c>
       <c r="F286" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>280</v>
       </c>
       <c r="C287" t="s">
         <v>694</v>
       </c>
       <c r="D287">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E287" t="s">
         <v>7</v>
       </c>
       <c r="F287" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>281</v>
       </c>
       <c r="C288" t="s">
         <v>696</v>
       </c>
       <c r="D288">
         <v>19</v>
       </c>
       <c r="E288" t="s">
         <v>10</v>
       </c>
       <c r="F288" t="s">
         <v>114</v>
       </c>
     </row>
@@ -12154,68 +12154,68 @@
     <row r="293" spans="1:6">
       <c r="A293">
         <v>286</v>
       </c>
       <c r="C293" t="s">
         <v>701</v>
       </c>
       <c r="D293">
         <v>17</v>
       </c>
       <c r="E293" t="s">
         <v>53</v>
       </c>
       <c r="F293" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>286</v>
       </c>
       <c r="C294" t="s">
         <v>702</v>
       </c>
       <c r="D294">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>7</v>
       </c>
       <c r="F294" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>288</v>
       </c>
       <c r="C295" t="s">
         <v>703</v>
       </c>
       <c r="D295">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E295" t="s">
         <v>7</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>288</v>
       </c>
       <c r="C296" t="s">
         <v>704</v>
       </c>
       <c r="D296">
         <v>18</v>
       </c>
       <c r="E296" t="s">
         <v>23</v>
       </c>
       <c r="F296" t="s">
         <v>540</v>
       </c>
     </row>
@@ -12307,51 +12307,51 @@
     <row r="302" spans="1:6">
       <c r="A302">
         <v>291</v>
       </c>
       <c r="C302" t="s">
         <v>711</v>
       </c>
       <c r="D302">
         <v>21</v>
       </c>
       <c r="E302" t="s">
         <v>7</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>296</v>
       </c>
       <c r="C303" t="s">
         <v>712</v>
       </c>
       <c r="D303">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E303" t="s">
         <v>23</v>
       </c>
       <c r="F303" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>297</v>
       </c>
       <c r="C304" t="s">
         <v>713</v>
       </c>
       <c r="D304">
         <v>23</v>
       </c>
       <c r="E304" t="s">
         <v>7</v>
       </c>
       <c r="F304" t="s">
         <v>714</v>
       </c>
     </row>
@@ -12488,51 +12488,51 @@
         <v>724</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>306</v>
       </c>
       <c r="C313" t="s">
         <v>725</v>
       </c>
       <c r="D313">
         <v>19</v>
       </c>
       <c r="E313" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>307</v>
       </c>
       <c r="C314" t="s">
         <v>726</v>
       </c>
       <c r="D314">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E314" t="s">
         <v>23</v>
       </c>
       <c r="F314" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>307</v>
       </c>
       <c r="C315" t="s">
         <v>728</v>
       </c>
       <c r="D315">
         <v>23</v>
       </c>
       <c r="E315" t="s">
         <v>7</v>
       </c>
       <c r="F315" t="s">
         <v>631</v>
       </c>
     </row>
@@ -12805,51 +12805,51 @@
         <v>174</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>325</v>
       </c>
       <c r="C332" t="s">
         <v>746</v>
       </c>
       <c r="D332">
         <v>19</v>
       </c>
       <c r="E332" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>326</v>
       </c>
       <c r="C333" t="s">
         <v>747</v>
       </c>
       <c r="D333">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>327</v>
       </c>
       <c r="C334" t="s">
         <v>749</v>
       </c>
       <c r="D334">
         <v>20</v>
       </c>
       <c r="E334" t="s">
         <v>10</v>
       </c>
       <c r="F334" t="s">
         <v>80</v>
       </c>
     </row>
@@ -12938,68 +12938,68 @@
         <v>756</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
         <v>332</v>
       </c>
       <c r="C340" t="s">
         <v>757</v>
       </c>
       <c r="D340">
         <v>20</v>
       </c>
       <c r="E340" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
         <v>334</v>
       </c>
       <c r="C341" t="s">
         <v>758</v>
       </c>
       <c r="D341">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="F341" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>334</v>
       </c>
       <c r="C342" t="s">
         <v>760</v>
       </c>
       <c r="D342">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E342" t="s">
         <v>7</v>
       </c>
       <c r="F342" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>336</v>
       </c>
       <c r="C343" t="s">
         <v>761</v>
       </c>
       <c r="D343">
         <v>18</v>
       </c>
       <c r="E343" t="s">
         <v>7</v>
       </c>
       <c r="F343" t="s">
         <v>411</v>
       </c>
     </row>
@@ -13156,51 +13156,51 @@
         <v>774</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>345</v>
       </c>
       <c r="C353" t="s">
         <v>775</v>
       </c>
       <c r="D353">
         <v>40</v>
       </c>
       <c r="E353" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>347</v>
       </c>
       <c r="C354" t="s">
         <v>776</v>
       </c>
       <c r="D354">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E354" t="s">
         <v>7</v>
       </c>
       <c r="F354" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>348</v>
       </c>
       <c r="C355" t="s">
         <v>777</v>
       </c>
       <c r="D355">
         <v>23</v>
       </c>
       <c r="E355" t="s">
         <v>680</v>
       </c>
       <c r="F355" t="s">
         <v>681</v>
       </c>
     </row>
@@ -13258,85 +13258,85 @@
     <row r="359" spans="1:6">
       <c r="A359">
         <v>351</v>
       </c>
       <c r="C359" t="s">
         <v>782</v>
       </c>
       <c r="D359">
         <v>20</v>
       </c>
       <c r="E359" t="s">
         <v>10</v>
       </c>
       <c r="F359" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>353</v>
       </c>
       <c r="C360" t="s">
         <v>783</v>
       </c>
       <c r="D360">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>354</v>
       </c>
       <c r="C361" t="s">
         <v>784</v>
       </c>
       <c r="D361">
         <v>19</v>
       </c>
       <c r="E361" t="s">
         <v>7</v>
       </c>
       <c r="F361" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>355</v>
       </c>
       <c r="C362" t="s">
         <v>785</v>
       </c>
       <c r="D362">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E362" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
         <v>356</v>
       </c>
       <c r="C363" t="s">
         <v>786</v>
       </c>
       <c r="D363">
         <v>19</v>
       </c>
       <c r="E363" t="s">
         <v>10</v>
       </c>
       <c r="F363" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
         <v>356</v>
@@ -13354,85 +13354,85 @@
         <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>358</v>
       </c>
       <c r="C365" t="s">
         <v>788</v>
       </c>
       <c r="D365">
         <v>61</v>
       </c>
       <c r="E365" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>359</v>
       </c>
       <c r="C366" t="s">
         <v>789</v>
       </c>
       <c r="D366">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E366" t="s">
         <v>23</v>
       </c>
       <c r="F366" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>359</v>
       </c>
       <c r="C367" t="s">
         <v>790</v>
       </c>
       <c r="D367">
         <v>18</v>
       </c>
       <c r="E367" t="s">
         <v>23</v>
       </c>
       <c r="F367" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>359</v>
       </c>
       <c r="C368" t="s">
         <v>791</v>
       </c>
       <c r="D368">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E368" t="s">
         <v>7</v>
       </c>
       <c r="F368" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
         <v>362</v>
       </c>
       <c r="C369" t="s">
         <v>792</v>
       </c>
       <c r="D369">
         <v>18</v>
       </c>
       <c r="E369" t="s">
         <v>7</v>
       </c>
       <c r="F369" t="s">
         <v>338</v>
       </c>
     </row>
@@ -13487,51 +13487,51 @@
     <row r="373" spans="1:6">
       <c r="A373">
         <v>366</v>
       </c>
       <c r="C373" t="s">
         <v>797</v>
       </c>
       <c r="D373">
         <v>34</v>
       </c>
       <c r="E373" t="s">
         <v>23</v>
       </c>
       <c r="F373" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
         <v>367</v>
       </c>
       <c r="C374" t="s">
         <v>798</v>
       </c>
       <c r="D374">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E374" t="s">
         <v>7</v>
       </c>
       <c r="F374" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
         <v>368</v>
       </c>
       <c r="C375" t="s">
         <v>799</v>
       </c>
       <c r="D375">
         <v>19</v>
       </c>
       <c r="E375" t="s">
         <v>10</v>
       </c>
       <c r="F375" t="s">
         <v>49</v>
       </c>
     </row>
@@ -13572,65 +13572,65 @@
     <row r="378" spans="1:6">
       <c r="A378">
         <v>370</v>
       </c>
       <c r="C378" t="s">
         <v>802</v>
       </c>
       <c r="D378">
         <v>20</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
         <v>372</v>
       </c>
       <c r="C379" t="s">
         <v>803</v>
       </c>
       <c r="D379">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E379" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
         <v>372</v>
       </c>
       <c r="C380" t="s">
         <v>804</v>
       </c>
       <c r="D380">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E380" t="s">
         <v>7</v>
       </c>
       <c r="F380" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
         <v>372</v>
       </c>
       <c r="C381" t="s">
         <v>805</v>
       </c>
       <c r="D381">
         <v>20</v>
       </c>
       <c r="E381" t="s">
         <v>7</v>
       </c>
       <c r="F381" t="s">
         <v>764</v>
       </c>
     </row>