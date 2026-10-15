--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -836,51 +836,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1176,156 +1176,156 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1409,51 +1409,51 @@
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>59</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1509,51 +1509,51 @@
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>64</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1703,51 +1703,51 @@
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>76</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -1820,51 +1820,51 @@
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
@@ -2392,51 +2392,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="C55" t="s">
         <v>123</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="C56" t="s">
         <v>125</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>126</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>