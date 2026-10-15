--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1417,51 +1417,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1594,51 +1594,51 @@
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1674,131 +1674,131 @@
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>40</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1831,51 +1831,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -1891,51 +1891,51 @@
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2011,71 +2011,71 @@
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>60</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>61</v>
       </c>
       <c r="D40">
         <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2415,51 +2415,51 @@
       </c>
       <c r="C5" t="s">
         <v>81</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7" t="s">
@@ -2495,51 +2495,51 @@
       </c>
       <c r="C9" t="s">
         <v>86</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>88</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -2795,51 +2795,51 @@
       </c>
       <c r="C24" t="s">
         <v>108</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>111</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
@@ -3055,51 +3055,51 @@
       </c>
       <c r="C37" t="s">
         <v>123</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -3195,51 +3195,51 @@
       </c>
       <c r="C44" t="s">
         <v>132</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
@@ -3412,51 +3412,51 @@
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>148</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>150</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3509,51 +3509,51 @@
       </c>
       <c r="C60" t="s">
         <v>154</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>155</v>
       </c>
       <c r="D61">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>156</v>
       </c>
       <c r="D62">
         <v>38</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -3609,71 +3609,71 @@
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>161</v>
       </c>
       <c r="F66" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>163</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3773,51 +3773,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>172</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>173</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>174</v>
       </c>
       <c r="D77">
         <v>40</v>
       </c>
       <c r="E77" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -3937,51 +3937,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>187</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>188</v>
       </c>
       <c r="D86">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4091,91 +4091,91 @@
       </c>
       <c r="C5" t="s">
         <v>193</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>194</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>196</v>
       </c>
       <c r="D7">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>197</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>199</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -4411,51 +4411,51 @@
       </c>
       <c r="C21" t="s">
         <v>217</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>218</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>219</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
@@ -4611,51 +4611,51 @@
       </c>
       <c r="C31" t="s">
         <v>229</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>230</v>
       </c>
       <c r="D32">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>231</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>89</v>
       </c>
     </row>
@@ -4844,51 +4844,51 @@
       </c>
       <c r="C2" t="s">
         <v>239</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>240</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>241</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>92</v>
       </c>
       <c r="F4" t="s">
@@ -5281,51 +5281,51 @@
       </c>
       <c r="C24" t="s">
         <v>269</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>270</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>271</v>
       </c>
       <c r="F25" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>273</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>247</v>
       </c>
       <c r="F26" t="s">
@@ -5361,51 +5361,51 @@
       </c>
       <c r="C28" t="s">
         <v>276</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>277</v>
       </c>
       <c r="F28" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>279</v>
       </c>
       <c r="D29">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>281</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>277</v>
       </c>
       <c r="F30" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -5443,51 +5443,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>285</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>247</v>
       </c>
       <c r="F33" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>286</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>247</v>
       </c>
       <c r="F34" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>287</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>271</v>
       </c>
       <c r="F35" t="s">
         <v>288</v>
       </c>
     </row>