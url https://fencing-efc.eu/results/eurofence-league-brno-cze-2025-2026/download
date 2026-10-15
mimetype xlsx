--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1370,51 +1370,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1447,51 +1447,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
@@ -1527,51 +1527,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
@@ -1992,51 +1992,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>59</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
@@ -2142,68 +2142,68 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2278,51 +2278,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>110</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>111</v>
       </c>
       <c r="F2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>113</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>115</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5">
         <v>23</v>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C11" t="s">
         <v>122</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>124</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>126</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
@@ -2536,51 +2536,51 @@
       </c>
       <c r="C17" t="s">
         <v>133</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>134</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>136</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
@@ -2613,71 +2613,71 @@
       </c>
       <c r="C21" t="s">
         <v>139</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>141</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>142</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>143</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
@@ -2773,51 +2773,51 @@
       </c>
       <c r="C29" t="s">
         <v>149</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>150</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>152</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
@@ -2893,51 +2893,51 @@
       </c>
       <c r="C35" t="s">
         <v>158</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>159</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>161</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
@@ -2990,51 +2990,51 @@
       </c>
       <c r="C40" t="s">
         <v>164</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>45</v>
       </c>
       <c r="F40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>165</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>166</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>170</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>171</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
@@ -3130,51 +3130,51 @@
       </c>
       <c r="C47" t="s">
         <v>173</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>174</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
@@ -3190,51 +3190,51 @@
       </c>
       <c r="C50" t="s">
         <v>176</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
       <c r="F51" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>178</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
@@ -3464,51 +3464,51 @@
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>191</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>192</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3735,91 +3735,91 @@
       </c>
       <c r="C78" t="s">
         <v>204</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>205</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>45</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>209</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
@@ -3835,71 +3835,71 @@
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>75</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>211</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>212</v>
       </c>
       <c r="D85">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>213</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
@@ -3926,51 +3926,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="C88" t="s">
         <v>216</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="C89" t="s">
         <v>217</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
       <c r="F89" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="C90" t="s">
         <v>218</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>45</v>
       </c>
       <c r="F90" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4062,68 +4062,68 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="C96" t="s">
         <v>225</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>89</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="C99" t="s">
         <v>229</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99" t="s">
         <v>35</v>
       </c>
     </row>