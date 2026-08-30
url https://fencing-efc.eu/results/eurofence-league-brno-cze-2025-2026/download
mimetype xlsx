--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -1193,51 +1193,51 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -1310,51 +1310,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
@@ -1427,51 +1427,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
@@ -1664,131 +1664,131 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1938,51 +1938,51 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>59</v>
       </c>
       <c r="F46" t="s">
@@ -2023,85 +2023,85 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>59</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2193,51 +2193,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2314,51 +2314,51 @@
         <v>115</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>117</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>118</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>111</v>
       </c>
       <c r="F7" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>119</v>
@@ -2379,71 +2379,71 @@
       </c>
       <c r="C9" t="s">
         <v>120</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>79</v>
       </c>
       <c r="F9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>26.0</v>
       </c>
       <c r="C10" t="s">
         <v>121</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>122</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>124</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
@@ -2459,51 +2459,51 @@
       </c>
       <c r="C13" t="s">
         <v>126</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>128</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>130</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
@@ -2576,68 +2576,68 @@
       </c>
       <c r="C19" t="s">
         <v>136</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>138</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>139</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>141</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
@@ -3030,51 +3030,51 @@
       </c>
       <c r="C42" t="s">
         <v>166</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>167</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
@@ -3444,51 +3444,51 @@
       </c>
       <c r="C63" t="s">
         <v>189</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>191</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
     </row>
@@ -3501,51 +3501,51 @@
       </c>
       <c r="C66" t="s">
         <v>192</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>193</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>194</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>60</v>
@@ -3595,71 +3595,71 @@
       </c>
       <c r="C71" t="s">
         <v>197</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>200</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
@@ -3755,51 +3755,51 @@
       </c>
       <c r="C79" t="s">
         <v>205</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>45</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="F81" t="s">
@@ -3960,85 +3960,85 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="C90" t="s">
         <v>218</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>45</v>
       </c>
       <c r="F90" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="C91" t="s">
         <v>220</v>
       </c>
       <c r="D91">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="C92" t="s">
         <v>221</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="C93" t="s">
         <v>222</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>34</v>
       </c>
       <c r="F93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="C94" t="s">
         <v>223</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>97</v>
       </c>
     </row>
@@ -4096,85 +4096,85 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="C99" t="s">
         <v>229</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="C100" t="s">
         <v>230</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>45</v>
       </c>
       <c r="F100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="C101" t="s">
         <v>231</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>94</v>
       </c>
       <c r="C102" t="s">
         <v>232</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>45</v>
       </c>
       <c r="F102" t="s">
         <v>233</v>
       </c>
     </row>