--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -985,51 +985,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1187,51 +1187,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
@@ -1407,51 +1407,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
@@ -1567,51 +1567,51 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>65</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1726,51 +1726,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
@@ -2011,51 +2011,51 @@
         <v>49</v>
       </c>
       <c r="F6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>102</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>32.0</v>
       </c>
       <c r="C9" t="s">
         <v>103</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2139,51 +2139,51 @@
       </c>
       <c r="C14" t="s">
         <v>109</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>49</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>110</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>14.0</v>
       </c>
       <c r="C16" t="s">
         <v>111</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>112</v>
       </c>
       <c r="F16" t="s">
@@ -2310,71 +2310,71 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>123</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>124</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>126</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
@@ -2507,51 +2507,51 @@
       </c>
       <c r="C33" t="s">
         <v>137</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>138</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>139</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
@@ -2687,51 +2687,51 @@
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
       <c r="F42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>65</v>
       </c>
       <c r="F43" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>49</v>
       </c>
       <c r="F44" t="s">
@@ -2804,51 +2804,51 @@
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2918,111 +2918,111 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>164</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>165</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>166</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>31</v>
       </c>
       <c r="F59" t="s">
@@ -3038,51 +3038,51 @@
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>170</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>65</v>
       </c>
       <c r="F61" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>171</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
       <c r="F62" t="s">
@@ -3248,85 +3248,85 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="C72" t="s">
         <v>185</v>
       </c>
       <c r="D72">
         <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>63</v>
       </c>
       <c r="C73" t="s">
         <v>186</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>187</v>
       </c>
       <c r="F73" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="C74" t="s">
         <v>189</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>41</v>
       </c>
       <c r="F74" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="C75" t="s">
         <v>190</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="C76" t="s">
         <v>191</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>180</v>
       </c>
       <c r="F76" t="s">
         <v>192</v>
       </c>
     </row>