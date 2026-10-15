--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1133,88 +1133,88 @@
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1760,68 +1760,68 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
@@ -1859,51 +1859,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1927,51 +1927,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>92</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>94</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>96</v>
@@ -2213,51 +2213,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>115</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>116</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>118</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
@@ -2390,111 +2390,111 @@
       </c>
       <c r="C27" t="s">
         <v>127</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>128</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>130</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>132</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>133</v>
       </c>
       <c r="F30" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>135</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>34</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2587,51 +2587,51 @@
       </c>
       <c r="C37" t="s">
         <v>142</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>41</v>
       </c>
       <c r="F37" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>144</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>145</v>
       </c>
       <c r="D39">
         <v>46</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39" t="s">
@@ -2784,51 +2784,51 @@
       </c>
       <c r="C47" t="s">
         <v>154</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2881,51 +2881,51 @@
       </c>
       <c r="C52" t="s">
         <v>160</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
       <c r="F52" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>41</v>
       </c>
       <c r="F53" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2998,51 +2998,51 @@
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>31</v>
       </c>
       <c r="F59" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
@@ -3149,51 +3149,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="C66" t="s">
         <v>177</v>
       </c>
       <c r="D66">
         <v>33</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="C67" t="s">
         <v>179</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="C68" t="s">
         <v>181</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
@@ -3231,51 +3231,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="C71" t="s">
         <v>184</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>41</v>
       </c>
       <c r="F71" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="C72" t="s">
         <v>185</v>
       </c>
       <c r="D72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>63</v>
       </c>
       <c r="C73" t="s">
         <v>186</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>187</v>
       </c>
       <c r="F73" t="s">
         <v>188</v>
       </c>
     </row>