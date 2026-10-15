--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -2154,93 +2154,93 @@
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>39</v>
@@ -2400,51 +2400,51 @@
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2454,51 +2454,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>13</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>14</v>
@@ -2821,51 +2821,51 @@
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>32</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>33</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2875,88 +2875,88 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>35</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>36</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
         <v>37</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>37</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>38</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2966,148 +2966,148 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>40</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>43</v>
       </c>
       <c r="F52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>41</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>64</v>
       </c>
       <c r="F53" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>42</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>43</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>91</v>
       </c>
       <c r="F55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>44</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>45</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>46</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3228,51 +3228,51 @@
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>54</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>55</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>99</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
@@ -3282,51 +3282,51 @@
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>57</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>91</v>
       </c>
       <c r="F69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>58</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
@@ -3704,91 +3704,91 @@
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>79</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>145</v>
       </c>
       <c r="F91" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>80</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>81</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>64</v>
       </c>
       <c r="F93" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>82</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3798,88 +3798,88 @@
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>84</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>85</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>155</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>86</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>156</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>87</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>91</v>
       </c>
       <c r="F99" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3974,51 +3974,51 @@
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>164</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>93</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>165</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>30</v>
       </c>
       <c r="F106" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>95</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>167</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4105,51 +4105,51 @@
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>101</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>102</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>103</v>
@@ -4267,51 +4267,51 @@
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>35</v>
       </c>
       <c r="E121" t="s">
         <v>186</v>
       </c>
       <c r="F121" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>110</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>111</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>190</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4378,51 +4378,51 @@
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>115</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>198</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>117</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>199</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>118</v>
@@ -4443,51 +4443,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>119</v>
       </c>
       <c r="B131">
         <v>1.0</v>
       </c>
       <c r="C131" t="s">
         <v>201</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>120</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>121</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>122</v>
@@ -4798,51 +4798,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>142</v>
       </c>
       <c r="C154" t="s">
         <v>231</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>143</v>
       </c>
       <c r="C155" t="s">
         <v>232</v>
       </c>
       <c r="D155">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>144</v>
       </c>
       <c r="C156" t="s">
         <v>233</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>145</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
@@ -4885,51 +4885,51 @@
         <v>238</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>148</v>
       </c>
       <c r="C160" t="s">
         <v>239</v>
       </c>
       <c r="D160">
         <v>46</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>149</v>
       </c>
       <c r="C161" t="s">
         <v>240</v>
       </c>
       <c r="D161">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>150</v>
       </c>
       <c r="C162" t="s">
         <v>241</v>
       </c>
       <c r="D162">
         <v>57</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -5009,51 +5009,51 @@
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>245</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>246</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>247</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>248</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
@@ -5095,65 +5095,65 @@
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>253</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>254</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>256</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>257</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="C15" t="s">
         <v>258</v>
       </c>
       <c r="D15">
         <v>20</v>
@@ -5469,71 +5469,71 @@
       </c>
       <c r="C33" t="s">
         <v>287</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>272</v>
       </c>
       <c r="F33" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>13</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>289</v>
       </c>
       <c r="D34">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>14</v>
       </c>
       <c r="B35">
         <v>8.0</v>
       </c>
       <c r="C35" t="s">
         <v>291</v>
       </c>
       <c r="D35">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>15</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>292</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>228</v>
       </c>
       <c r="F36" t="s">
@@ -5549,51 +5549,51 @@
       </c>
       <c r="C37" t="s">
         <v>294</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>17</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>295</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>18</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>297</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>272</v>
       </c>
       <c r="F39" t="s">
@@ -5983,51 +5983,51 @@
       </c>
       <c r="C59" t="s">
         <v>322</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>39</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>324</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>40</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>325</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>154</v>
       </c>
     </row>
@@ -6180,91 +6180,91 @@
       </c>
       <c r="C69" t="s">
         <v>338</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>49</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>339</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>272</v>
       </c>
       <c r="F70" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>50</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>341</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>51</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>342</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>52</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>343</v>
       </c>
       <c r="D73">
         <v>39</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -6320,71 +6320,71 @@
       </c>
       <c r="C76" t="s">
         <v>347</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>56</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>348</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>57</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>349</v>
       </c>
       <c r="D78">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E78" t="s">
         <v>99</v>
       </c>
       <c r="F78" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>58</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>350</v>
       </c>
       <c r="D79">
         <v>34</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6554,51 +6554,51 @@
       </c>
       <c r="C88" t="s">
         <v>363</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>68</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>364</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>69</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>365</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
@@ -6811,51 +6811,51 @@
       </c>
       <c r="C101" t="s">
         <v>378</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>81</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>380</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>97</v>
       </c>
       <c r="F102" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>82</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>381</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>64</v>
       </c>
     </row>
@@ -6962,51 +6962,51 @@
       </c>
       <c r="C109" t="s">
         <v>389</v>
       </c>
       <c r="D109">
         <v>69</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>89</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>390</v>
       </c>
       <c r="D110">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>90</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>391</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
@@ -7159,88 +7159,88 @@
       </c>
       <c r="C119" t="s">
         <v>400</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>99</v>
       </c>
       <c r="F119" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>99</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>402</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>100</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>403</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>101</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>404</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>102</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>405</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
@@ -7256,51 +7256,51 @@
       </c>
       <c r="C124" t="s">
         <v>406</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>104</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>407</v>
       </c>
       <c r="D125">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>105</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>409</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>64</v>
       </c>
       <c r="F126" t="s">
@@ -7473,51 +7473,51 @@
       </c>
       <c r="C135" t="s">
         <v>421</v>
       </c>
       <c r="D135">
         <v>45</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>115</v>
       </c>
       <c r="B136">
         <v>1.0</v>
       </c>
       <c r="C136" t="s">
         <v>423</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>116</v>
       </c>
       <c r="B137">
         <v>1.0</v>
       </c>
       <c r="C137" t="s">
         <v>424</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>43</v>
       </c>
       <c r="F137" t="s">
@@ -7553,51 +7553,51 @@
       </c>
       <c r="C139" t="s">
         <v>426</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>145</v>
       </c>
       <c r="F139" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>119</v>
       </c>
       <c r="B140">
         <v>1.0</v>
       </c>
       <c r="C140" t="s">
         <v>427</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>120</v>
       </c>
       <c r="B141">
         <v>1.0</v>
       </c>
       <c r="C141" t="s">
         <v>428</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
@@ -7633,51 +7633,51 @@
       </c>
       <c r="C143" t="s">
         <v>431</v>
       </c>
       <c r="D143">
         <v>56</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>123</v>
       </c>
       <c r="B144">
         <v>1.0</v>
       </c>
       <c r="C144" t="s">
         <v>433</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>124</v>
       </c>
       <c r="B145">
         <v>1.0</v>
       </c>
       <c r="C145" t="s">
         <v>434</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>216</v>
       </c>
     </row>
@@ -7826,51 +7826,51 @@
         <v>216</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>133</v>
       </c>
       <c r="C154" t="s">
         <v>446</v>
       </c>
       <c r="D154">
         <v>36</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>134</v>
       </c>
       <c r="C155" t="s">
         <v>447</v>
       </c>
       <c r="D155">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>43</v>
       </c>
       <c r="F155" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>135</v>
       </c>
       <c r="C156" t="s">
         <v>449</v>
       </c>
       <c r="D156">
         <v>59</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>450</v>
       </c>
     </row>
@@ -8244,51 +8244,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>159</v>
       </c>
       <c r="C180" t="s">
         <v>479</v>
       </c>
       <c r="D180">
         <v>51</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>160</v>
       </c>
       <c r="C181" t="s">
         <v>481</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>161</v>
       </c>
       <c r="C182" t="s">
         <v>482</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>91</v>
       </c>
       <c r="F182" t="s">
         <v>483</v>
       </c>
     </row>
@@ -8411,51 +8411,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>169</v>
       </c>
       <c r="C190" t="s">
         <v>493</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>101</v>
       </c>
       <c r="F190" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>170</v>
       </c>
       <c r="C191" t="s">
         <v>494</v>
       </c>
       <c r="D191">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E191" t="s">
         <v>495</v>
       </c>
       <c r="F191" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>171</v>
       </c>
       <c r="C192" t="s">
         <v>497</v>
       </c>
       <c r="D192">
         <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>97</v>
       </c>
       <c r="F192" t="s">
         <v>498</v>
       </c>
     </row>
@@ -8564,51 +8564,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>178</v>
       </c>
       <c r="C199" t="s">
         <v>507</v>
       </c>
       <c r="D199">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>179</v>
       </c>
       <c r="C200" t="s">
         <v>508</v>
       </c>
       <c r="D200">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>64</v>
       </c>
       <c r="F200" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>180</v>
       </c>
       <c r="C201" t="s">
         <v>509</v>
       </c>
       <c r="D201">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>30</v>
       </c>
       <c r="F201" t="s">
         <v>510</v>
       </c>
     </row>
@@ -8728,79 +8728,79 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>188</v>
       </c>
       <c r="C209" t="s">
         <v>520</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>101</v>
       </c>
       <c r="F209" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>189</v>
       </c>
       <c r="C210" t="s">
         <v>521</v>
       </c>
       <c r="D210">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>190</v>
       </c>
       <c r="C211" t="s">
         <v>522</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>191</v>
       </c>
       <c r="C212" t="s">
         <v>523</v>
       </c>
       <c r="D212">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>192</v>
       </c>
       <c r="C213" t="s">
         <v>524</v>
       </c>
       <c r="D213">
         <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>272</v>
       </c>
       <c r="F213" t="s">
         <v>273</v>
       </c>
     </row>
@@ -8835,51 +8835,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>195</v>
       </c>
       <c r="C216" t="s">
         <v>527</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>195</v>
       </c>
       <c r="C217" t="s">
         <v>528</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>21</v>
       </c>
       <c r="F217" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>197</v>
       </c>
       <c r="C218" t="s">
         <v>529</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>91</v>
       </c>
       <c r="F218" t="s">
         <v>92</v>
       </c>
     </row>
@@ -8914,51 +8914,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>199</v>
       </c>
       <c r="C221" t="s">
         <v>532</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>199</v>
       </c>
       <c r="C222" t="s">
         <v>533</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>202</v>
       </c>
       <c r="C223" t="s">
         <v>534</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>290</v>
       </c>
     </row>
@@ -9010,51 +9010,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>206</v>
       </c>
       <c r="C227" t="s">
         <v>538</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>207</v>
       </c>
       <c r="C228" t="s">
         <v>539</v>
       </c>
       <c r="D228">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>208</v>
       </c>
       <c r="C229" t="s">
         <v>540</v>
       </c>
       <c r="D229">
         <v>68</v>
       </c>
       <c r="E229" t="s">
         <v>30</v>
       </c>
       <c r="F229" t="s">
         <v>31</v>
       </c>
     </row>
@@ -9154,116 +9154,116 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>215</v>
       </c>
       <c r="C236" t="s">
         <v>549</v>
       </c>
       <c r="D236">
         <v>38</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>216</v>
       </c>
       <c r="C237" t="s">
         <v>551</v>
       </c>
       <c r="D237">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>217</v>
       </c>
       <c r="C238" t="s">
         <v>552</v>
       </c>
       <c r="D238">
         <v>21</v>
       </c>
       <c r="E238" t="s">
         <v>91</v>
       </c>
       <c r="F238" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>218</v>
       </c>
       <c r="C239" t="s">
         <v>553</v>
       </c>
       <c r="D239">
         <v>21</v>
       </c>
       <c r="E239" t="s">
         <v>97</v>
       </c>
       <c r="F239" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>219</v>
       </c>
       <c r="C240" t="s">
         <v>554</v>
       </c>
       <c r="D240">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>219</v>
       </c>
       <c r="C241" t="s">
         <v>555</v>
       </c>
       <c r="D241">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>219</v>
       </c>
       <c r="C242" t="s">
         <v>556</v>
       </c>
       <c r="D242">
         <v>42</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>181</v>
       </c>
     </row>
@@ -9284,51 +9284,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>222</v>
       </c>
       <c r="C244" t="s">
         <v>558</v>
       </c>
       <c r="D244">
         <v>21</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>224</v>
       </c>
       <c r="C245" t="s">
         <v>559</v>
       </c>
       <c r="D245">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>225</v>
       </c>
       <c r="C246" t="s">
         <v>560</v>
       </c>
       <c r="D246">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>226</v>
@@ -9363,51 +9363,51 @@
     <row r="249" spans="1:6">
       <c r="A249">
         <v>228</v>
       </c>
       <c r="C249" t="s">
         <v>564</v>
       </c>
       <c r="D249">
         <v>39</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>229</v>
       </c>
       <c r="C250" t="s">
         <v>566</v>
       </c>
       <c r="D250">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>