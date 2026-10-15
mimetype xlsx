--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -1645,88 +1645,88 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -1873,51 +1873,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>42</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2007,51 +2007,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -2341,51 +2341,51 @@
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -3166,51 +3166,51 @@
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>136</v>
       </c>
       <c r="D87">
         <v>38</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
@@ -3291,150 +3291,150 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>76</v>
       </c>
       <c r="F93" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>149</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>53</v>
       </c>
       <c r="F98" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>109</v>
       </c>
       <c r="F99" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3659,76 +3659,76 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>168</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>169</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>171</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>172</v>
       </c>
       <c r="D5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>76</v>
       </c>
       <c r="F6" t="s">
@@ -3804,91 +3804,91 @@
       </c>
       <c r="C10" t="s">
         <v>179</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>180</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>181</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>76</v>
       </c>
       <c r="F12" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>182</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>183</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -3944,111 +3944,111 @@
       </c>
       <c r="C17" t="s">
         <v>186</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>187</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>189</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>190</v>
       </c>
       <c r="D20">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>191</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>192</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4081,51 +4081,51 @@
       </c>
       <c r="C24" t="s">
         <v>194</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>195</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>196</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>197</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -4215,51 +4215,51 @@
       </c>
       <c r="C31" t="s">
         <v>202</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>203</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>204</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -4375,51 +4375,51 @@
       </c>
       <c r="C39" t="s">
         <v>212</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>213</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>214</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -4455,71 +4455,71 @@
       </c>
       <c r="C43" t="s">
         <v>217</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>218</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>219</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>220</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -4723,51 +4723,51 @@
       </c>
       <c r="C57" t="s">
         <v>233</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>234</v>
       </c>
       <c r="D58">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>235</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>236</v>
       </c>
       <c r="F59" t="s">
@@ -4783,51 +4783,51 @@
       </c>
       <c r="C60" t="s">
         <v>238</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>239</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4877,51 +4877,51 @@
       </c>
       <c r="C65" t="s">
         <v>245</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>246</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>247</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4954,51 +4954,51 @@
       </c>
       <c r="C69" t="s">
         <v>249</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>250</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>251</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -5108,51 +5108,51 @@
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
@@ -5368,151 +5368,151 @@
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>276</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>93</v>
       </c>
       <c r="F92" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>278</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>279</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>280</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>281</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>282</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
@@ -5693,51 +5693,51 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>294</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>296</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>298</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
@@ -5807,51 +5807,51 @@
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>305</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>306</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>37</v>
       </c>
     </row>
@@ -5884,51 +5884,51 @@
       </c>
       <c r="C117" t="s">
         <v>308</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>309</v>
       </c>
       <c r="D118">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>310</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -6333,51 +6333,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>109</v>
       </c>
       <c r="F143" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>339</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>37</v>
       </c>
     </row>
@@ -6446,51 +6446,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>344</v>
       </c>
       <c r="D149">
         <v>43</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>345</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>93</v>
       </c>
       <c r="F150" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>346</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>76</v>
       </c>
       <c r="F151" t="s">
         <v>208</v>
       </c>
     </row>
@@ -6613,51 +6613,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>355</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>356</v>
       </c>
       <c r="D160">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>357</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>109</v>
       </c>
       <c r="F161" t="s">
         <v>290</v>
       </c>
     </row>
@@ -6715,51 +6715,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>362</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>363</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>364</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>