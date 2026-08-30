--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -1568,71 +1568,71 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1722,51 +1722,51 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
@@ -2321,91 +2321,91 @@
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2418,51 +2418,51 @@
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -2495,88 +2495,88 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>93</v>
       </c>
       <c r="F54" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2612,51 +2612,51 @@
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
@@ -2789,51 +2789,51 @@
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>76</v>
       </c>
       <c r="F66" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
@@ -2849,51 +2849,51 @@
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
         <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -3066,51 +3066,51 @@
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>128</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>129</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
@@ -3186,122 +3186,122 @@
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>136</v>
       </c>
       <c r="D87">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>138</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>139</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>140</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3424,85 +3424,85 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>158</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>159</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3574,51 +3574,51 @@
         <v>165</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>166</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3645,51 +3645,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>168</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>169</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>171</v>
       </c>
       <c r="D4">
         <v>19</v>
@@ -3924,51 +3924,51 @@
       </c>
       <c r="C16" t="s">
         <v>185</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>186</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>187</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -4061,51 +4061,51 @@
       </c>
       <c r="C23" t="s">
         <v>193</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>194</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>195</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>196</v>
       </c>
       <c r="F25" t="s">
@@ -4703,51 +4703,51 @@
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>76</v>
       </c>
       <c r="F56" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>233</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>234</v>
       </c>
       <c r="D58">
         <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
@@ -4914,51 +4914,51 @@
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>247</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>248</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>249</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -5328,51 +5328,51 @@
       </c>
       <c r="C88" t="s">
         <v>270</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>272</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
@@ -5428,51 +5428,51 @@
       </c>
       <c r="C93" t="s">
         <v>278</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>279</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>280</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
@@ -5488,88 +5488,88 @@
       </c>
       <c r="C96" t="s">
         <v>281</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>282</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>283</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>284</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6237,116 +6237,116 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>330</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>331</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>93</v>
       </c>
       <c r="F137" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>332</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>333</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>334</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>93</v>
       </c>
       <c r="F140" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>335</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
@@ -6412,51 +6412,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>342</v>
       </c>
       <c r="D147">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>343</v>
       </c>
       <c r="D148">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>344</v>
       </c>
       <c r="D149">
         <v>43</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>101</v>
       </c>
     </row>
@@ -6548,51 +6548,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>351</v>
       </c>
       <c r="D155">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>352</v>
       </c>
       <c r="D156">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
@@ -6698,99 +6698,99 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>360</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>170</v>
       </c>
       <c r="F164" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>362</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>363</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>364</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>365</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>366</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>367</v>
       </c>
     </row>
@@ -6848,51 +6848,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>371</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>372</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
       <c r="F174" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>373</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>367</v>
       </c>
     </row>