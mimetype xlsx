--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1196,68 +1196,68 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>21</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1318,51 +1318,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -1480,51 +1480,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>43</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>44</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -1721,51 +1721,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>57</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>58</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>59</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -1809,51 +1809,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>64</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>65</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>66</v>
       </c>
       <c r="F48" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>68</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1905,51 +1905,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>72</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>73</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>74</v>
       </c>
       <c r="F54" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>76</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
@@ -2012,51 +2012,51 @@
         <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>84</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>85</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>86</v>
       </c>
       <c r="F61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>88</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2378,102 +2378,102 @@
       </c>
       <c r="C15" t="s">
         <v>105</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>107</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>108</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>109</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>110</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -2568,51 +2568,51 @@
       </c>
       <c r="C26" t="s">
         <v>117</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>119</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>120</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
@@ -2687,51 +2687,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>125</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>126</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2792,51 +2792,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>133</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>135</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>86</v>
       </c>
     </row>
@@ -2974,51 +2974,51 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>147</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>148</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>86</v>
       </c>
       <c r="F50" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>150</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3045,51 +3045,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>153</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>154</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>155</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
@@ -3207,51 +3207,51 @@
       </c>
       <c r="C62" t="s">
         <v>162</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>79</v>
       </c>
       <c r="F62" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>40</v>
       </c>
       <c r="F63" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>165</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3385,51 +3385,51 @@
         <v>174</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>175</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>176</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>61</v>
       </c>
       <c r="F74" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>177</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
@@ -3512,51 +3512,51 @@
         <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>187</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>188</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>182</v>
       </c>
       <c r="F82" t="s">
         <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>