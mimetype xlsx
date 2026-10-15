--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1699,91 +1699,91 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
@@ -1853,51 +1853,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
@@ -2033,51 +2033,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
@@ -2170,51 +2170,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
@@ -2681,51 +2681,51 @@
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2781,51 +2781,51 @@
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2838,51 +2838,51 @@
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3420,51 +3420,51 @@
       </c>
       <c r="C8" t="s">
         <v>165</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>167</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>169</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3651,91 +3651,91 @@
       </c>
       <c r="C20" t="s">
         <v>185</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>186</v>
       </c>
       <c r="F20" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>188</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>189</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>190</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>191</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>192</v>
       </c>
     </row>
@@ -3979,51 +3979,51 @@
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>209</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4056,51 +4056,51 @@
       </c>
       <c r="C41" t="s">
         <v>211</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>212</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -4218,99 +4218,99 @@
         <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>220</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>221</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>223</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>225</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4496,51 +4496,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>234</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>235</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>236</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4570,51 +4570,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>239</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>240</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>241</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -4983,51 +4983,51 @@
       </c>
       <c r="C33" t="s">
         <v>267</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>268</v>
       </c>
       <c r="F33" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>270</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>186</v>
       </c>
       <c r="F34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>271</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5057,51 +5057,51 @@
       </c>
       <c r="C37" t="s">
         <v>273</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>274</v>
       </c>
       <c r="F37" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>276</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>277</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -5239,102 +5239,102 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>285</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>286</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>287</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>288</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>289</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>264</v>
       </c>
       <c r="F52" t="s">
@@ -5407,51 +5407,51 @@
       </c>
       <c r="C56" t="s">
         <v>294</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>295</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>296</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5478,232 +5478,232 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>299</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>303</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>304</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>305</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>307</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>308</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>274</v>
       </c>
       <c r="F69" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>310</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>186</v>
       </c>
       <c r="F70" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>312</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>313</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>314</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>186</v>
       </c>
       <c r="F73" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -6217,51 +6217,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>347</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>348</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>350</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -6274,51 +6274,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>351</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>352</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>354</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
@@ -6348,51 +6348,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>357</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>358</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>360</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>