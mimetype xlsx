--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -1229,51 +1229,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
@@ -1309,71 +1309,71 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
@@ -1663,71 +1663,71 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1743,85 +1743,85 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -2206,51 +2206,51 @@
       </c>
       <c r="C6" t="s">
         <v>114</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>115</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>20.0</v>
       </c>
       <c r="C8" t="s">
         <v>116</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -2383,51 +2383,51 @@
       </c>
       <c r="C15" t="s">
         <v>126</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>127</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
@@ -2443,51 +2443,51 @@
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>131</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>133</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -2597,71 +2597,71 @@
       </c>
       <c r="C26" t="s">
         <v>141</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>143</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>144</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>145</v>
       </c>
       <c r="F28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>147</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
@@ -2697,51 +2697,51 @@
       </c>
       <c r="C31" t="s">
         <v>149</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>150</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>151</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
@@ -2817,51 +2817,51 @@
       </c>
       <c r="C37" t="s">
         <v>158</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>159</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>161</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
@@ -3017,51 +3017,51 @@
       </c>
       <c r="C47" t="s">
         <v>170</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>171</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>172</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -3171,51 +3171,51 @@
       </c>
       <c r="C55" t="s">
         <v>180</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>181</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>182</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57" t="s">
@@ -3296,51 +3296,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="C63" t="s">
         <v>189</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>83</v>
       </c>
     </row>