--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1382,51 +1382,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
@@ -1513,51 +1513,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
@@ -1650,91 +1650,91 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
@@ -1750,51 +1750,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
@@ -1870,91 +1870,91 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>48</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2084,51 +2084,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>48</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>74</v>
       </c>
       <c r="F53" t="s">
@@ -2541,51 +2541,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>131</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>132</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
@@ -2758,51 +2758,51 @@
       </c>
       <c r="C12" t="s">
         <v>143</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>144</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>145</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
@@ -2818,51 +2818,51 @@
       </c>
       <c r="C15" t="s">
         <v>146</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>147</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>148</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -2992,51 +2992,51 @@
       </c>
       <c r="C24" t="s">
         <v>158</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>159</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>160</v>
       </c>
       <c r="F25" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>162</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
@@ -3109,51 +3109,51 @@
       </c>
       <c r="C30" t="s">
         <v>168</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>170</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>171</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>74</v>
       </c>
       <c r="F32" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>182</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>183</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>184</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
       <c r="F42" t="s">
@@ -3494,51 +3494,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>193</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>195</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>80</v>
       </c>
       <c r="F51" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>197</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>200</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>201</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>202</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>48</v>
       </c>
       <c r="F57" t="s">
         <v>203</v>
       </c>
     </row>
@@ -3809,51 +3809,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>217</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>218</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>219</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>