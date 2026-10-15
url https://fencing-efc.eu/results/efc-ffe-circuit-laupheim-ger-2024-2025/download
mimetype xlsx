--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2446,51 +2446,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
@@ -2586,51 +2586,51 @@
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
@@ -2643,91 +2643,91 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -2823,51 +2823,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
@@ -2983,51 +2983,51 @@
       </c>
       <c r="C31" t="s">
         <v>75</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>77</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>105</v>
       </c>
     </row>
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C54" t="s">
         <v>114</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>63</v>
       </c>
       <c r="F54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>116</v>
       </c>
       <c r="F55" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>118</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3491,51 +3491,51 @@
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>120</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>122</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
@@ -3788,51 +3788,51 @@
       </c>
       <c r="C72" t="s">
         <v>141</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>142</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>143</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>60</v>
       </c>
       <c r="F74" t="s">
@@ -3868,51 +3868,51 @@
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>148</v>
       </c>
       <c r="F77" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>150</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
@@ -4202,105 +4202,105 @@
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>110</v>
       </c>
       <c r="F93" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>178</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>179</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>180</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>116</v>
       </c>
       <c r="F97" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>182</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>35</v>
       </c>
       <c r="F98" t="s">
@@ -4550,51 +4550,51 @@
       </c>
       <c r="C111" t="s">
         <v>199</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
       <c r="F111" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>200</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>35</v>
       </c>
       <c r="F112" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>202</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>60</v>
       </c>
       <c r="F113" t="s">
@@ -4767,51 +4767,51 @@
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>217</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>86</v>
       </c>
       <c r="F124" t="s">
@@ -5011,51 +5011,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>234</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>235</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>60</v>
       </c>
       <c r="F137" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>236</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>28</v>
       </c>
       <c r="F138" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5215,51 +5215,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>248</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
       <c r="F148" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
       <c r="F149" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>251</v>
       </c>
       <c r="F150" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5362,51 +5362,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>251</v>
       </c>
       <c r="F157" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>261</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>262</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
@@ -5444,65 +5444,65 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>116</v>
       </c>
       <c r="F162" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>269</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>272</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>60</v>
       </c>
       <c r="F165" t="s">
         <v>101</v>
       </c>
     </row>
@@ -5727,85 +5727,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>294</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>18</v>
       </c>
       <c r="F179" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>295</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>18</v>
       </c>
       <c r="F180" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>296</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>18</v>
       </c>
       <c r="F181" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>297</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>299</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>35</v>
       </c>
       <c r="F183" t="s">
         <v>91</v>
       </c>
     </row>
@@ -5891,51 +5891,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>306</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>60</v>
       </c>
       <c r="F189" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>116</v>
       </c>
       <c r="F190" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>310</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>35</v>
       </c>
       <c r="F191" t="s">
         <v>156</v>
       </c>
     </row>
@@ -6213,51 +6213,51 @@
       </c>
       <c r="C9" t="s">
         <v>326</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>328</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>329</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -6273,51 +6273,51 @@
       </c>
       <c r="C12" t="s">
         <v>331</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>332</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>333</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
@@ -6533,51 +6533,51 @@
       </c>
       <c r="C25" t="s">
         <v>347</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>349</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>350</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
@@ -6730,71 +6730,71 @@
       </c>
       <c r="C35" t="s">
         <v>359</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>86</v>
       </c>
       <c r="F35" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>360</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>159</v>
       </c>
       <c r="F36" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>361</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>362</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>116</v>
       </c>
       <c r="F38" t="s">
@@ -7164,51 +7164,51 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>386</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>387</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>389</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -7564,51 +7564,51 @@
       </c>
       <c r="C77" t="s">
         <v>412</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>86</v>
       </c>
       <c r="F77" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>413</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>35</v>
       </c>
       <c r="F78" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>415</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
@@ -7955,91 +7955,91 @@
       </c>
       <c r="C97" t="s">
         <v>438</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>35</v>
       </c>
       <c r="F97" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>439</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>440</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>441</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
       <c r="F100" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>442</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>35</v>
       </c>
       <c r="F101" t="s">
@@ -8275,51 +8275,51 @@
       </c>
       <c r="C113" t="s">
         <v>458</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>110</v>
       </c>
       <c r="F113" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>460</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>63</v>
       </c>
       <c r="F114" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>462</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>28</v>
       </c>
       <c r="F115" t="s">
@@ -8512,51 +8512,51 @@
       </c>
       <c r="C125" t="s">
         <v>474</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>60</v>
       </c>
       <c r="F125" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>475</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>116</v>
       </c>
       <c r="F126" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>477</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>60</v>
       </c>
       <c r="F127" t="s">
@@ -8589,51 +8589,51 @@
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>479</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
       <c r="F129" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>480</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>481</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>159</v>
       </c>
       <c r="F131" t="s">
         <v>482</v>
       </c>
     </row>
@@ -8722,102 +8722,102 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>489</v>
       </c>
       <c r="D137">
         <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>251</v>
       </c>
       <c r="F137" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>491</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>35</v>
       </c>
       <c r="F138" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>492</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>60</v>
       </c>
       <c r="F139" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>493</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>148</v>
       </c>
       <c r="F140" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>494</v>
       </c>
       <c r="D141">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>495</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>35</v>
       </c>
       <c r="F142" t="s">
         <v>36</v>
       </c>
     </row>
@@ -8923,235 +8923,235 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>505</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>68</v>
       </c>
       <c r="F149" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>507</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>86</v>
       </c>
       <c r="F150" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>508</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>373</v>
       </c>
       <c r="F151" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>509</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>510</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>511</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>513</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>28</v>
       </c>
       <c r="F155" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>515</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>517</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>518</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>519</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>520</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>86</v>
       </c>
       <c r="F160" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>521</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>148</v>
       </c>
       <c r="F161" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>522</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>251</v>
       </c>
       <c r="F162" t="s">
         <v>252</v>
       </c>
     </row>
@@ -9243,51 +9243,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>530</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>531</v>
       </c>
       <c r="D169">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>532</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>18</v>
       </c>
       <c r="F170" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
@@ -9308,51 +9308,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>534</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>535</v>
       </c>
       <c r="D173">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>60</v>
       </c>
       <c r="F173" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>536</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>373</v>
       </c>
       <c r="F174" t="s">
         <v>486</v>
       </c>
     </row>
@@ -9588,51 +9588,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>551</v>
       </c>
       <c r="D189">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>18</v>
       </c>
       <c r="F189" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>552</v>
       </c>
       <c r="D190">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>18</v>
       </c>
       <c r="F190" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>553</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
@@ -9647,51 +9647,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>555</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>556</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>148</v>
       </c>
       <c r="F194" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>558</v>
       </c>
       <c r="D195">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>18</v>
       </c>
       <c r="F195" t="s">
         <v>191</v>
       </c>
     </row>
@@ -9899,51 +9899,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>574</v>
       </c>
       <c r="D208">
         <v>20</v>
       </c>
       <c r="E208" t="s">
         <v>35</v>
       </c>
       <c r="F208" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>576</v>
       </c>
       <c r="D209">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>18</v>
       </c>
       <c r="F209" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>577</v>
       </c>
       <c r="D210">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>60</v>
       </c>
       <c r="F210" t="s">
         <v>407</v>
       </c>
     </row>
@@ -10069,51 +10069,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>587</v>
       </c>
       <c r="D218">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>73</v>
       </c>
       <c r="F218" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>588</v>
       </c>
       <c r="D219">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>18</v>
       </c>
       <c r="F219" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>590</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
@@ -10185,51 +10185,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>596</v>
       </c>
       <c r="D225">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>60</v>
       </c>
       <c r="F225" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>597</v>
       </c>
       <c r="D226">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>10</v>
       </c>
       <c r="F226" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>599</v>
       </c>
       <c r="D227">
         <v>20</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227" t="s">
         <v>209</v>
       </c>
     </row>
@@ -10270,51 +10270,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>602</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>116</v>
       </c>
       <c r="F230" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>604</v>
       </c>
       <c r="D231">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>605</v>
       </c>
       <c r="D232">
         <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="F232" t="s">
         <v>286</v>
       </c>
     </row>
@@ -10338,102 +10338,102 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>608</v>
       </c>
       <c r="D234">
         <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>609</v>
       </c>
       <c r="D235">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>18</v>
       </c>
       <c r="F235" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>610</v>
       </c>
       <c r="D236">
         <v>23</v>
       </c>
       <c r="E236" t="s">
         <v>148</v>
       </c>
       <c r="F236" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>612</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>80</v>
       </c>
       <c r="F237" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>613</v>
       </c>
       <c r="D238">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>18</v>
       </c>
       <c r="F238" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>614</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>80</v>
       </c>
       <c r="F239" t="s">
         <v>562</v>
       </c>
     </row>
@@ -10457,51 +10457,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>616</v>
       </c>
       <c r="D241">
         <v>21</v>
       </c>
       <c r="E241" t="s">
         <v>28</v>
       </c>
       <c r="F241" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>617</v>
       </c>
       <c r="D242">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>18</v>
       </c>
       <c r="F242" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>619</v>
       </c>
       <c r="D243">
         <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>148</v>
       </c>
       <c r="F243" t="s">
         <v>620</v>
       </c>
     </row>