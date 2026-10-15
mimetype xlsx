--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1253,51 +1253,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -1564,88 +1564,88 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
@@ -2052,51 +2052,51 @@
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2263,51 +2263,51 @@
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>101</v>
       </c>
       <c r="F55" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>38</v>
       </c>
       <c r="F56" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2357,51 +2357,51 @@
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>109</v>
       </c>
       <c r="F60" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2759,88 +2759,88 @@
       </c>
       <c r="C3" t="s">
         <v>138</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>142</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>89</v>
       </c>
       <c r="F6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>144</v>
       </c>
       <c r="F7" t="s">
@@ -2913,51 +2913,51 @@
       </c>
       <c r="C11" t="s">
         <v>149</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>150</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>151</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
@@ -2993,51 +2993,51 @@
       </c>
       <c r="C15" t="s">
         <v>155</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>157</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>158</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3193,51 +3193,51 @@
       </c>
       <c r="C25" t="s">
         <v>168</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>169</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>170</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3367,91 +3367,91 @@
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>179</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>180</v>
       </c>
       <c r="F35" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>182</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>184</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>185</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3524,51 +3524,51 @@
       </c>
       <c r="C42" t="s">
         <v>190</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>191</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>192</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C59" t="s">
         <v>211</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>202</v>
       </c>
       <c r="F59" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>212</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>213</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
@@ -3955,51 +3955,51 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>216</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>217</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>219</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>48</v>
       </c>
       <c r="F66" t="s">
@@ -4246,51 +4246,51 @@
       </c>
       <c r="C79" t="s">
         <v>235</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>237</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>238</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -4460,51 +4460,51 @@
       </c>
       <c r="C90" t="s">
         <v>251</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>252</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>202</v>
       </c>
       <c r="F91" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>253</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
@@ -4560,51 +4560,51 @@
       </c>
       <c r="C95" t="s">
         <v>258</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>202</v>
       </c>
       <c r="F95" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>259</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>260</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
     </row>