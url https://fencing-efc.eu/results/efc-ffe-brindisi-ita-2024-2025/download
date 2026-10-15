--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1171,68 +1171,68 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1259,85 +1259,85 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -1574,51 +1574,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>44</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
@@ -1936,91 +1936,91 @@
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>33</v>
       </c>
       <c r="F52" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>38</v>
       </c>
       <c r="F53" t="s">
@@ -2126,51 +2126,51 @@
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
@@ -2238,51 +2238,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>105</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2380,51 +2380,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>109</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>110</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>112</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2488,85 +2488,85 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>116</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>117</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>119</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2579,51 +2579,51 @@
       </c>
       <c r="C16" t="s">
         <v>121</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>125</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3048,51 +3048,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>154</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>155</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>157</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
@@ -3387,51 +3387,51 @@
       </c>
       <c r="C60" t="s">
         <v>178</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>180</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>94</v>
       </c>
       <c r="F61" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>33</v>
       </c>
       <c r="F62" t="s">
@@ -3666,51 +3666,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>201</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>203</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>38</v>
       </c>
       <c r="F80" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>