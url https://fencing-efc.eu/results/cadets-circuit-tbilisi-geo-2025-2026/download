--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -721,51 +721,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1051,51 +1051,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>