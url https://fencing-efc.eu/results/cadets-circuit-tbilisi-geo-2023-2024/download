--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1006,51 +1006,51 @@
       </c>
       <c r="B10">
         <v>12.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>12.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>12.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1060,51 +1060,51 @@
       </c>
       <c r="B13">
         <v>12.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
@@ -1308,51 +1308,51 @@
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
@@ -1385,51 +1385,51 @@
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1620,51 +1620,51 @@
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>72</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -1722,65 +1722,65 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>76</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>48.0</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
     </row>