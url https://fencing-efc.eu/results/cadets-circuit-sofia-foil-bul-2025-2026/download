--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1767,51 +1767,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
@@ -2981,88 +2981,88 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
         <v>12</v>
       </c>
       <c r="E66" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>87</v>
       </c>
       <c r="F67" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>134</v>
       </c>
       <c r="F70" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3075,91 +3075,91 @@
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>138</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>143</v>
       </c>
       <c r="F74" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
         <v>14</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
@@ -3626,68 +3626,68 @@
       </c>
       <c r="C99" t="s">
         <v>182</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>127</v>
       </c>
       <c r="F99" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
@@ -3803,51 +3803,51 @@
       </c>
       <c r="C108" t="s">
         <v>194</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>195</v>
       </c>
       <c r="D109">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>197</v>
       </c>
       <c r="D110">
         <v>13</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
@@ -3999,51 +3999,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>13</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>39</v>
       </c>
       <c r="F121" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
@@ -4098,85 +4098,85 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>13</v>
       </c>
       <c r="E125" t="s">
         <v>30</v>
       </c>
       <c r="F125" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>216</v>
       </c>
       <c r="D126">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E126" t="s">
         <v>39</v>
       </c>
       <c r="F126" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>73</v>
       </c>
       <c r="F127" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
       <c r="F128" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>39</v>
       </c>
       <c r="F129" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4636,51 +4636,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>248</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>250</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>251</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
@@ -4809,51 +4809,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>260</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>261</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>262</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5059,51 +5059,51 @@
       </c>
       <c r="C43" t="s">
         <v>278</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>279</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>280</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
@@ -5358,51 +5358,51 @@
       </c>
       <c r="C59" t="s">
         <v>297</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>298</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>299</v>
       </c>
       <c r="D61">
         <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
     </row>
@@ -5472,51 +5472,51 @@
       </c>
       <c r="C65" t="s">
         <v>304</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>305</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>47</v>
       </c>
       <c r="F66" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>306</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>73</v>
       </c>
       <c r="F67" t="s">
@@ -5677,71 +5677,71 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>318</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>319</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>320</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>321</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>99</v>
       </c>
     </row>
@@ -5854,108 +5854,108 @@
       </c>
       <c r="C85" t="s">
         <v>330</v>
       </c>
       <c r="D85">
         <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>119</v>
       </c>
       <c r="F85" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>332</v>
       </c>
       <c r="D86">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>73</v>
       </c>
       <c r="F86" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>333</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>334</v>
       </c>
       <c r="D88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>119</v>
       </c>
       <c r="F88" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>335</v>
       </c>
       <c r="D89">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>119</v>
       </c>
       <c r="F89" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>336</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6008,51 +6008,51 @@
       </c>
       <c r="C93" t="s">
         <v>341</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>35</v>
       </c>
       <c r="F93" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>342</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>343</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>87</v>
       </c>
       <c r="F95" t="s">
@@ -6445,51 +6445,51 @@
       </c>
       <c r="C115" t="s">
         <v>366</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
       <c r="F115" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>367</v>
       </c>
       <c r="D116">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>368</v>
       </c>
       <c r="D117">
         <v>13</v>
       </c>
       <c r="E117" t="s">
         <v>30</v>
       </c>
       <c r="F117" t="s">
@@ -6982,51 +6982,51 @@
         <v>382</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>400</v>
       </c>
       <c r="D145">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>401</v>
       </c>
       <c r="D146">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>39</v>
       </c>
       <c r="F146" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>402</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>35</v>
       </c>
       <c r="F147" t="s">
         <v>36</v>
       </c>
     </row>
@@ -7050,51 +7050,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>404</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>61</v>
       </c>
       <c r="F149" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>405</v>
       </c>
       <c r="D150">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E150" t="s">
         <v>73</v>
       </c>
       <c r="F150" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>406</v>
       </c>
       <c r="D151">
         <v>14</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>209</v>
       </c>
     </row>