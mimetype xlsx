--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1827,102 +1827,102 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -2132,51 +2132,51 @@
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>33</v>
       </c>
     </row>
@@ -2349,51 +2349,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
@@ -2446,91 +2446,91 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
@@ -2663,51 +2663,51 @@
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>70</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3359,51 +3359,51 @@
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
@@ -3499,51 +3499,51 @@
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
@@ -3696,51 +3696,51 @@
       </c>
       <c r="C98" t="s">
         <v>171</v>
       </c>
       <c r="D98">
         <v>14</v>
       </c>
       <c r="E98" t="s">
         <v>81</v>
       </c>
       <c r="F98" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>180</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
@@ -3896,51 +3896,51 @@
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>186</v>
       </c>
       <c r="D109">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
         <v>13</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4556,51 +4556,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>234</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>235</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>236</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
     </row>
@@ -4667,51 +4667,51 @@
       </c>
       <c r="C16" t="s">
         <v>240</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>242</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>243</v>
       </c>
       <c r="F17" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>245</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
@@ -4761,51 +4761,51 @@
       </c>
       <c r="C21" t="s">
         <v>248</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>249</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>250</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
@@ -4832,51 +4832,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>253</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>255</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>256</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5145,51 +5145,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>276</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>277</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>278</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>279</v>
       </c>
     </row>
@@ -5199,51 +5199,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>280</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>282</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>284</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>243</v>
       </c>
       <c r="F47" t="s">
@@ -5390,51 +5390,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>295</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>296</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>297</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>70</v>
       </c>
       <c r="F57" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5618,51 +5618,51 @@
       </c>
       <c r="C67" t="s">
         <v>312</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>49</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>313</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>314</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69" t="s">
@@ -5795,51 +5795,51 @@
       </c>
       <c r="C76" t="s">
         <v>323</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>290</v>
       </c>
       <c r="F76" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>324</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>326</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
@@ -5875,91 +5875,91 @@
       </c>
       <c r="C80" t="s">
         <v>328</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>329</v>
       </c>
       <c r="D81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>70</v>
       </c>
       <c r="F81" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>330</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>35</v>
       </c>
       <c r="F82" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>331</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>332</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
@@ -6035,51 +6035,51 @@
       </c>
       <c r="C88" t="s">
         <v>338</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>340</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>341</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>342</v>
       </c>
     </row>
@@ -6166,91 +6166,91 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>349</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>350</v>
       </c>
       <c r="D96">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>351</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>86</v>
       </c>
       <c r="F97" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>352</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>354</v>
       </c>
       <c r="D99">
         <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
@@ -6360,111 +6360,111 @@
       </c>
       <c r="C105" t="s">
         <v>361</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>362</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>70</v>
       </c>
       <c r="F106" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>363</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>364</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>70</v>
       </c>
       <c r="F108" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>365</v>
       </c>
       <c r="D109">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>366</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
@@ -6768,51 +6768,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>385</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>386</v>
       </c>
       <c r="D127">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>387</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>70</v>
       </c>
       <c r="F128" t="s">
@@ -7191,51 +7191,51 @@
         <v>30</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>411</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>412</v>
       </c>
       <c r="D151">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>413</v>
       </c>
       <c r="D152">
         <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>70</v>
       </c>
       <c r="F152" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
@@ -7287,51 +7287,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>417</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>418</v>
       </c>
       <c r="D157">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>419</v>
       </c>
       <c r="D158">
         <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>70</v>
       </c>
       <c r="F158" t="s">
         <v>96</v>
       </c>
     </row>
@@ -7406,51 +7406,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>425</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>426</v>
       </c>
       <c r="D164">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>427</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>70</v>
       </c>
       <c r="F165" t="s">
         <v>96</v>
       </c>
     </row>