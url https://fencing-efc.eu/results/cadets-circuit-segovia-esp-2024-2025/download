--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1884,51 +1884,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2083,51 +2083,51 @@
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2191,51 +2191,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
@@ -2635,51 +2635,51 @@
       </c>
       <c r="C49" t="s">
         <v>77</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>79</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>81</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>82</v>
       </c>
       <c r="F51" t="s">
@@ -2911,51 +2911,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>101</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
@@ -3269,51 +3269,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>122</v>
       </c>
       <c r="D84">
         <v>15</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>123</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>124</v>
       </c>
       <c r="F85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>126</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3417,51 +3417,51 @@
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>134</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>135</v>
       </c>
       <c r="F93" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>137</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
@@ -3494,51 +3494,51 @@
       </c>
       <c r="C96" t="s">
         <v>140</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>142</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
@@ -3551,51 +3551,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>143</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>144</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>145</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>129</v>
       </c>
     </row>
@@ -3625,51 +3625,51 @@
       </c>
       <c r="C103" t="s">
         <v>147</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>135</v>
       </c>
       <c r="F103" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>149</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>150</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
@@ -3716,51 +3716,51 @@
       </c>
       <c r="C108" t="s">
         <v>153</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>156</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
@@ -3901,51 +3901,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>172</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>173</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>174</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
@@ -3963,51 +3963,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="C122" t="s">
         <v>177</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>178</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>39</v>
       </c>
       <c r="F123" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>179</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>166</v>
       </c>
     </row>
@@ -4362,51 +4362,51 @@
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>206</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>207</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>208</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
@@ -4703,119 +4703,119 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>230</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>231</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>232</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>233</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>234</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>235</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>236</v>
       </c>
       <c r="F29" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>238</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5001,51 +5001,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>250</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>251</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>252</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>253</v>
       </c>
     </row>
@@ -5339,51 +5339,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>273</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>274</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>22</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>275</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>82</v>
       </c>
       <c r="F62" t="s">
@@ -5738,68 +5738,68 @@
       </c>
       <c r="C81" t="s">
         <v>298</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>299</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>300</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>301</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>302</v>
       </c>
     </row>
@@ -5943,85 +5943,85 @@
       </c>
       <c r="C92" t="s">
         <v>311</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>82</v>
       </c>
       <c r="F92" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>312</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>313</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>314</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>82</v>
       </c>
       <c r="F95" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>315</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6031,51 +6031,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>316</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>317</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>319</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
     </row>
@@ -6307,51 +6307,51 @@
       </c>
       <c r="C112" t="s">
         <v>334</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>335</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>336</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
@@ -6412,51 +6412,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>340</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>341</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>342</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6634,51 +6634,51 @@
       </c>
       <c r="C130" t="s">
         <v>352</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>39</v>
       </c>
       <c r="F130" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>353</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>39</v>
       </c>
       <c r="F131" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>354</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
@@ -6846,99 +6846,99 @@
         <v>78</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>366</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>367</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>368</v>
       </c>
       <c r="D145">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>370</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>39</v>
       </c>
       <c r="F146" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>371</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>372</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
@@ -7383,68 +7383,68 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>401</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>39</v>
       </c>
       <c r="F176" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>402</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>39</v>
       </c>
       <c r="F177" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>403</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>39</v>
       </c>
       <c r="F178" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>404</v>
       </c>
       <c r="D179">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>39</v>
       </c>
       <c r="F179" t="s">
         <v>405</v>
       </c>
     </row>
@@ -7536,119 +7536,119 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>411</v>
       </c>
       <c r="D185">
         <v>14</v>
       </c>
       <c r="E185" t="s">
         <v>39</v>
       </c>
       <c r="F185" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>180</v>
       </c>
       <c r="C186" t="s">
         <v>412</v>
       </c>
       <c r="D186">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E186" t="s">
         <v>39</v>
       </c>
       <c r="F186" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>413</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>39</v>
       </c>
       <c r="F187" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>414</v>
       </c>
       <c r="D188">
         <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>39</v>
       </c>
       <c r="F188" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>415</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>416</v>
       </c>
       <c r="D190">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>39</v>
       </c>
       <c r="F190" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>