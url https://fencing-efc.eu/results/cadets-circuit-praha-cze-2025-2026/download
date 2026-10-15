--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -1475,51 +1475,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
@@ -1923,71 +1923,71 @@
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2000,51 +2000,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2217,88 +2217,88 @@
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>83</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
@@ -2311,51 +2311,51 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
@@ -2408,51 +2408,51 @@
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2935,51 +2935,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>140</v>
@@ -3011,150 +3011,150 @@
         <v>143</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>142</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>110</v>
       </c>
       <c r="F91" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>142</v>
       </c>
       <c r="F92" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>110</v>
       </c>
       <c r="F93" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>14</v>
       </c>
       <c r="E95" t="s">
         <v>142</v>
       </c>
       <c r="F95" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3280,51 +3280,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>160</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>161</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>70</v>
       </c>
       <c r="F4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>162</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>95</v>
       </c>
       <c r="F5" t="s">
@@ -3377,91 +3377,91 @@
       </c>
       <c r="C8" t="s">
         <v>166</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>167</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>169</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>170</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>172</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>110</v>
       </c>
       <c r="F12" t="s">
@@ -3628,71 +3628,71 @@
       </c>
       <c r="C21" t="s">
         <v>182</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>183</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>184</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>185</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>186</v>
       </c>
     </row>
@@ -3725,51 +3725,51 @@
       </c>
       <c r="C26" t="s">
         <v>188</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>189</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>191</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
@@ -4016,105 +4016,105 @@
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>212</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>214</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>215</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>216</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -4224,51 +4224,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>223</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -4364,51 +4364,51 @@
       </c>
       <c r="C59" t="s">
         <v>229</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>230</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>231</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
       </c>
       <c r="C64" t="s">
         <v>234</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>235</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>86</v>
       </c>
       <c r="F65" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>236</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -4555,51 +4555,51 @@
       </c>
       <c r="C69" t="s">
         <v>240</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>241</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>242</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4723,122 +4723,122 @@
       </c>
       <c r="C78" t="s">
         <v>250</v>
       </c>
       <c r="D78">
         <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>251</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>252</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>253</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>254</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>255</v>
       </c>
       <c r="D83">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>256</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>190</v>
       </c>
     </row>
@@ -4925,51 +4925,51 @@
       </c>
       <c r="C89" t="s">
         <v>261</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>262</v>
       </c>
       <c r="D90">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>263</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>204</v>
       </c>
     </row>
@@ -5042,51 +5042,51 @@
       </c>
       <c r="C95" t="s">
         <v>268</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>47</v>
       </c>
       <c r="F95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>269</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>270</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5252,51 +5252,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>280</v>
       </c>
       <c r="D107">
         <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="C108" t="s">
         <v>281</v>
       </c>
       <c r="D108">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>66</v>
       </c>
       <c r="F108" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>282</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>47</v>
       </c>
       <c r="F109" t="s">
         <v>93</v>
       </c>
     </row>
@@ -5422,51 +5422,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>291</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>142</v>
       </c>
       <c r="F117" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>292</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>66</v>
       </c>
       <c r="F118" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>293</v>
       </c>
       <c r="D119">
         <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>110</v>
       </c>
       <c r="F119" t="s">
         <v>284</v>
       </c>
     </row>