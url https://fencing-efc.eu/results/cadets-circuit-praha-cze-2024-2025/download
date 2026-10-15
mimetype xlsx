--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1522,51 +1522,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -2124,51 +2124,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -2264,91 +2264,91 @@
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
@@ -2684,51 +2684,51 @@
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>91</v>
       </c>
       <c r="F62" t="s">
@@ -2804,51 +2804,51 @@
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>128</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
       <c r="F82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
@@ -3175,51 +3175,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
         <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>139</v>
       </c>
       <c r="F87" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
@@ -3240,51 +3240,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>19</v>
       </c>
       <c r="F89" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="C90" t="s">
         <v>157</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3325,68 +3325,68 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3526,51 +3526,51 @@
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>172</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>173</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>174</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
@@ -3614,128 +3614,128 @@
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>178</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>180</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>182</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>184</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>186</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>187</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>188</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3748,51 +3748,51 @@
       </c>
       <c r="C15" t="s">
         <v>189</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>191</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>192</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -3928,51 +3928,51 @@
       </c>
       <c r="C24" t="s">
         <v>200</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>202</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>128</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>203</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -4042,51 +4042,51 @@
       </c>
       <c r="C30" t="s">
         <v>209</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>210</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>212</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C36" t="s">
         <v>218</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="F36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>219</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>220</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>221</v>
       </c>
       <c r="F38" t="s">
@@ -4330,51 +4330,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>231</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>232</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>233</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>211</v>
       </c>
     </row>
@@ -4387,51 +4387,51 @@
       </c>
       <c r="C48" t="s">
         <v>234</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>235</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>236</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4484,91 +4484,91 @@
       </c>
       <c r="C53" t="s">
         <v>239</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>240</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>242</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>244</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>245</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
@@ -4741,51 +4741,51 @@
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>257</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>258</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>259</v>
       </c>
       <c r="F68" t="s">
@@ -4878,51 +4878,51 @@
       </c>
       <c r="C73" t="s">
         <v>265</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>266</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>268</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
@@ -5112,51 +5112,51 @@
       </c>
       <c r="C85" t="s">
         <v>279</v>
       </c>
       <c r="D85">
         <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>280</v>
       </c>
       <c r="D86">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>281</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>139</v>
       </c>
       <c r="F87" t="s">
@@ -5172,51 +5172,51 @@
       </c>
       <c r="C88" t="s">
         <v>282</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>283</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>284</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
@@ -5232,91 +5232,91 @@
       </c>
       <c r="C91" t="s">
         <v>285</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>128</v>
       </c>
       <c r="F91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>286</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>259</v>
       </c>
       <c r="F92" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>288</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>289</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>65</v>
       </c>
       <c r="F94" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>290</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -5372,51 +5372,51 @@
       </c>
       <c r="C98" t="s">
         <v>295</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>297</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>42</v>
       </c>
       <c r="F99" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>298</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>65</v>
       </c>
       <c r="F100" t="s">
@@ -5432,51 +5432,51 @@
       </c>
       <c r="C101" t="s">
         <v>299</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>300</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>301</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>53</v>
       </c>
     </row>
@@ -5764,102 +5764,102 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>322</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>323</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>324</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>128</v>
       </c>
       <c r="F122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="C123" t="s">
         <v>325</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>221</v>
       </c>
       <c r="F123" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>326</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>24</v>
       </c>
       <c r="F124" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="C125" t="s">
         <v>327</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
         <v>201</v>
       </c>
     </row>
@@ -5999,51 +5999,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="C134" t="s">
         <v>337</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>338</v>
       </c>
       <c r="D135">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>339</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>82</v>
       </c>
     </row>