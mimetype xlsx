--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2831,68 +2831,68 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2982,51 +2982,51 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -3296,51 +3296,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
       <c r="F38" t="s">
@@ -3356,51 +3356,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
@@ -3550,51 +3550,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3744,51 +3744,51 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
@@ -4186,148 +4186,148 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>41</v>
       </c>
       <c r="F87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4491,51 +4491,51 @@
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>166</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>169</v>
       </c>
       <c r="F99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
@@ -4551,91 +4551,91 @@
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>71</v>
       </c>
       <c r="F101" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>38</v>
       </c>
       <c r="F102" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4688,51 +4688,51 @@
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>41</v>
       </c>
       <c r="F108" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>186</v>
       </c>
       <c r="F110" t="s">
         <v>187</v>
       </c>
     </row>
@@ -5159,102 +5159,102 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>226</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
       <c r="F132" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>41</v>
       </c>
       <c r="F133" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>229</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>77</v>
       </c>
       <c r="F134" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>230</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>41</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>233</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
@@ -5795,51 +5795,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>282</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>38</v>
       </c>
       <c r="F171" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>283</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>71</v>
       </c>
       <c r="F172" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>284</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
@@ -5894,51 +5894,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>290</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>17</v>
       </c>
       <c r="F177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>291</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
       </c>
       <c r="D179">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>41</v>
       </c>
       <c r="F179" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -6236,51 +6236,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>317</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>169</v>
       </c>
       <c r="F199" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>320</v>
       </c>
       <c r="D200">
         <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>166</v>
       </c>
       <c r="F200" t="s">
         <v>242</v>
       </c>
     </row>
@@ -6544,51 +6544,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>341</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>186</v>
       </c>
       <c r="F217" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E218" t="s">
         <v>343</v>
       </c>
       <c r="F218" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>345</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>48</v>
       </c>
       <c r="F219" t="s">
         <v>346</v>
       </c>
     </row>
@@ -6663,51 +6663,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>353</v>
       </c>
       <c r="D224">
         <v>15</v>
       </c>
       <c r="E224" t="s">
         <v>71</v>
       </c>
       <c r="F224" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>354</v>
       </c>
       <c r="D225">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E225" t="s">
         <v>28</v>
       </c>
       <c r="F225" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>355</v>
       </c>
       <c r="D226">
         <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>10</v>
       </c>
       <c r="F226" t="s">
         <v>129</v>
       </c>
     </row>
@@ -6776,51 +6776,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>360</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>17</v>
       </c>
       <c r="F231" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>361</v>
       </c>
       <c r="D232">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>48</v>
       </c>
       <c r="F232" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>362</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>28</v>
       </c>
       <c r="F233" t="s">
         <v>46</v>
       </c>
     </row>
@@ -7028,51 +7028,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>378</v>
       </c>
       <c r="D246">
         <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>77</v>
       </c>
       <c r="F246" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>379</v>
       </c>
       <c r="D247">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>71</v>
       </c>
       <c r="F247" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>381</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
@@ -7331,51 +7331,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>396</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>397</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
@@ -7419,51 +7419,51 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>401</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>402</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>403</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
@@ -8234,51 +8234,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>454</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>455</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>456</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
@@ -8693,51 +8693,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>486</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>487</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>488</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
@@ -8987,51 +8987,51 @@
       </c>
       <c r="C88" t="s">
         <v>502</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>503</v>
       </c>
       <c r="D89">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>504</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
@@ -9144,51 +9144,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>511</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>512</v>
       </c>
       <c r="D97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>166</v>
       </c>
       <c r="F97" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>514</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98" t="s">
@@ -9235,71 +9235,71 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>517</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>518</v>
       </c>
       <c r="D102">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>519</v>
       </c>
       <c r="F102" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>521</v>
       </c>
       <c r="D103">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>522</v>
       </c>
       <c r="D104">
         <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>86</v>
       </c>
       <c r="F104" t="s">
@@ -9489,51 +9489,51 @@
       </c>
       <c r="C114" t="s">
         <v>537</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>48</v>
       </c>
       <c r="F114" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>538</v>
       </c>
       <c r="D115">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>77</v>
       </c>
       <c r="F115" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>539</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
@@ -9797,51 +9797,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>555</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>556</v>
       </c>
       <c r="D131">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>557</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -9896,51 +9896,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>561</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>563</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>38</v>
       </c>
       <c r="F137" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>565</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>566</v>
       </c>
     </row>
@@ -10088,51 +10088,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>578</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>579</v>
       </c>
       <c r="D149">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>71</v>
       </c>
       <c r="F149" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>580</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
@@ -10153,51 +10153,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>584</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
       <c r="F152" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>585</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>38</v>
       </c>
       <c r="F153" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>586</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>66</v>
       </c>
       <c r="F154" t="s">
         <v>192</v>
       </c>
     </row>
@@ -10255,51 +10255,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>590</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>591</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>41</v>
       </c>
       <c r="F159" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>592</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
         <v>462</v>
       </c>
     </row>
@@ -10416,51 +10416,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>602</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>28</v>
       </c>
       <c r="F168" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>603</v>
       </c>
       <c r="D169">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>17</v>
       </c>
       <c r="F169" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>604</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>41</v>
       </c>
       <c r="F170" t="s">
         <v>605</v>
       </c>
     </row>
@@ -10552,51 +10552,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>611</v>
       </c>
       <c r="D176">
         <v>15</v>
       </c>
       <c r="E176" t="s">
         <v>166</v>
       </c>
       <c r="F176" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>612</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>34</v>
       </c>
       <c r="F177" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>613</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>17</v>
       </c>
       <c r="F178" t="s">
         <v>63</v>
       </c>
     </row>
@@ -10620,51 +10620,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>615</v>
       </c>
       <c r="D180">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>86</v>
       </c>
       <c r="F180" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>616</v>
       </c>
       <c r="D181">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>169</v>
       </c>
       <c r="F181" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>617</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
@@ -10699,68 +10699,68 @@
         <v>194</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>620</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>621</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>41</v>
       </c>
       <c r="F186" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>622</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>28</v>
       </c>
       <c r="F187" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>623</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>34</v>
       </c>
       <c r="F188" t="s">
         <v>266</v>
       </c>
     </row>
@@ -10863,51 +10863,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>632</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>250</v>
       </c>
       <c r="F195" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>633</v>
       </c>
       <c r="D196">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E196" t="s">
         <v>41</v>
       </c>
       <c r="F196" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>634</v>
       </c>
       <c r="D197">
         <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>38</v>
       </c>
       <c r="F197" t="s">
         <v>39</v>
       </c>
     </row>
@@ -11013,147 +11013,147 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>643</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>644</v>
       </c>
       <c r="D205">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E205" t="s">
         <v>343</v>
       </c>
       <c r="F205" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>645</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>646</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>34</v>
       </c>
       <c r="F207" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>648</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>250</v>
       </c>
       <c r="F208" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>649</v>
       </c>
       <c r="D209">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>527</v>
       </c>
       <c r="F209" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>650</v>
       </c>
       <c r="D210">
         <v>15</v>
       </c>
       <c r="E210" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>651</v>
       </c>
       <c r="D211">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>38</v>
       </c>
       <c r="F211" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>652</v>
       </c>
       <c r="D212">
         <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>28</v>
       </c>
       <c r="F212" t="s">
         <v>210</v>
       </c>
     </row>
@@ -11324,51 +11324,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>664</v>
       </c>
       <c r="D223">
         <v>15</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>665</v>
       </c>
       <c r="D224">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>66</v>
       </c>
       <c r="F224" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>667</v>
       </c>
       <c r="D225">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>527</v>
       </c>
       <c r="F225" t="s">
         <v>528</v>
       </c>
     </row>
@@ -11536,153 +11536,153 @@
         <v>344</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>680</v>
       </c>
       <c r="D236">
         <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>235</v>
       </c>
       <c r="C237" t="s">
         <v>681</v>
       </c>
       <c r="D237">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>28</v>
       </c>
       <c r="F237" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>682</v>
       </c>
       <c r="D238">
         <v>16</v>
       </c>
       <c r="E238" t="s">
         <v>166</v>
       </c>
       <c r="F238" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>683</v>
       </c>
       <c r="D239">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>41</v>
       </c>
       <c r="F239" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>684</v>
       </c>
       <c r="D240">
         <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>38</v>
       </c>
       <c r="F240" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>239</v>
       </c>
       <c r="C241" t="s">
         <v>686</v>
       </c>
       <c r="D241">
         <v>14</v>
       </c>
       <c r="E241" t="s">
         <v>186</v>
       </c>
       <c r="F241" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>687</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>343</v>
       </c>
       <c r="F242" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>241</v>
       </c>
       <c r="C243" t="s">
         <v>688</v>
       </c>
       <c r="D243">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>86</v>
       </c>
       <c r="F243" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>242</v>
       </c>
       <c r="C244" t="s">
         <v>689</v>
       </c>
       <c r="D244">
         <v>16</v>
       </c>
       <c r="E244" t="s">
         <v>48</v>
       </c>
       <c r="F244" t="s">
         <v>479</v>
       </c>
     </row>
@@ -11723,99 +11723,99 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>693</v>
       </c>
       <c r="D247">
         <v>15</v>
       </c>
       <c r="E247" t="s">
         <v>48</v>
       </c>
       <c r="F247" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>694</v>
       </c>
       <c r="D248">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>695</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>28</v>
       </c>
       <c r="F249" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>696</v>
       </c>
       <c r="D250">
         <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>698</v>
       </c>
       <c r="D251">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>169</v>
       </c>
       <c r="F251" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>699</v>
       </c>
       <c r="D252">
         <v>16</v>
       </c>
       <c r="E252" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>251</v>
@@ -11994,51 +11994,51 @@
         <v>712</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>713</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>263</v>
       </c>
       <c r="C265" t="s">
         <v>714</v>
       </c>
       <c r="D265">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>41</v>
       </c>
       <c r="F265" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>716</v>
       </c>
       <c r="D266">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
     </row>