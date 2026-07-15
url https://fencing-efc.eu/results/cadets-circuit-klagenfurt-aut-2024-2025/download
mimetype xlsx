--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -2415,99 +2415,99 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
@@ -2800,51 +2800,51 @@
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>56</v>
       </c>
       <c r="F22" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
@@ -2880,51 +2880,51 @@
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>67</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
@@ -2940,51 +2940,51 @@
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>72</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3168,51 +3168,51 @@
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3285,71 +3285,71 @@
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>32</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
@@ -3405,71 +3405,71 @@
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>40</v>
       </c>
       <c r="F53" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
       <c r="F54" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>111</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>112</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="C67" t="s">
         <v>131</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>132</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>32</v>
       </c>
       <c r="F68" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3953,51 +3953,51 @@
       </c>
       <c r="C81" t="s">
         <v>153</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>155</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>157</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>115</v>
       </c>
       <c r="F83" t="s">
@@ -4050,51 +4050,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>163</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>164</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
       <c r="F88" t="s">
         <v>165</v>
       </c>
     </row>
@@ -4184,51 +4184,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>173</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>32</v>
       </c>
       <c r="F94" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4335,51 +4335,51 @@
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>185</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>187</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4466,51 +4466,51 @@
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>195</v>
       </c>
       <c r="D109">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>196</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
         <v>197</v>
       </c>
     </row>
@@ -4543,51 +4543,51 @@
       </c>
       <c r="C112" t="s">
         <v>200</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>40</v>
       </c>
       <c r="F112" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>37</v>
       </c>
       <c r="F113" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>37</v>
       </c>
       <c r="F114" t="s">
@@ -4694,51 +4694,51 @@
       </c>
       <c r="C120" t="s">
         <v>212</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>115</v>
       </c>
       <c r="F120" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
         <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>37</v>
       </c>
       <c r="F122" t="s">
@@ -4888,51 +4888,51 @@
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>37</v>
       </c>
       <c r="F130" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>230</v>
       </c>
       <c r="D131">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>232</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>32</v>
       </c>
       <c r="F132" t="s">
@@ -4993,96 +4993,96 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>115</v>
       </c>
       <c r="F136" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>239</v>
       </c>
       <c r="D137">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>40</v>
       </c>
       <c r="F137" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E138" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>243</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>106</v>
       </c>
       <c r="F140" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>244</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>245</v>
       </c>
       <c r="F141" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5123,68 +5123,68 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>252</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>29</v>
       </c>
       <c r="F145" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>253</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>254</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>72</v>
       </c>
       <c r="F147" t="s">
         <v>255</v>
       </c>
     </row>
@@ -5412,51 +5412,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>276</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>47</v>
       </c>
       <c r="F161" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>278</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>37</v>
       </c>
       <c r="F162" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>280</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>37</v>
       </c>
       <c r="F163" t="s">
         <v>215</v>
       </c>
     </row>
@@ -5480,51 +5480,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>283</v>
       </c>
       <c r="D166">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>284</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
@@ -5542,102 +5542,102 @@
         <v>35</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>286</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>287</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>18</v>
       </c>
       <c r="F170" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>288</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>289</v>
       </c>
       <c r="D172">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>290</v>
       </c>
       <c r="D173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>291</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
@@ -5689,116 +5689,116 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>296</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>29</v>
       </c>
       <c r="F178" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>297</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>40</v>
       </c>
       <c r="F179" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>245</v>
       </c>
       <c r="F180" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>300</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>301</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>302</v>
       </c>
       <c r="F182" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>304</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>72</v>
       </c>
       <c r="F183" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>40</v>
       </c>
       <c r="F184" t="s">
         <v>54</v>
       </c>
     </row>
@@ -5853,51 +5853,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>309</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>40</v>
       </c>
       <c r="F188" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>310</v>
       </c>
       <c r="D189">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>106</v>
       </c>
       <c r="F189" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>312</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>172</v>
       </c>
     </row>
@@ -6299,51 +6299,51 @@
       </c>
       <c r="C9" t="s">
         <v>340</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>341</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>342</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
     </row>
@@ -6484,51 +6484,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>355</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>356</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>357</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21" t="s">
@@ -6561,51 +6561,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>361</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>362</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>363</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>234</v>
       </c>
     </row>
@@ -6618,51 +6618,51 @@
       </c>
       <c r="C26" t="s">
         <v>364</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>366</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>368</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>369</v>
       </c>
       <c r="F28" t="s">
         <v>370</v>
       </c>
     </row>
@@ -6695,51 +6695,51 @@
       </c>
       <c r="C30" t="s">
         <v>373</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>375</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>245</v>
       </c>
       <c r="F31" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>377</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>106</v>
       </c>
       <c r="F32" t="s">
@@ -6812,51 +6812,51 @@
       </c>
       <c r="C36" t="s">
         <v>381</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>382</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>383</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
@@ -6992,51 +6992,51 @@
       </c>
       <c r="C45" t="s">
         <v>392</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>115</v>
       </c>
       <c r="F45" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>393</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>394</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -7123,68 +7123,68 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>400</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>401</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>402</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>404</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
@@ -7314,51 +7314,51 @@
       </c>
       <c r="C62" t="s">
         <v>412</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>56</v>
       </c>
       <c r="F62" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>414</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>106</v>
       </c>
       <c r="F63" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>415</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
@@ -7848,51 +7848,51 @@
       </c>
       <c r="C89" t="s">
         <v>447</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>32</v>
       </c>
       <c r="F89" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>448</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>115</v>
       </c>
       <c r="F90" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>450</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
@@ -7908,51 +7908,51 @@
       </c>
       <c r="C92" t="s">
         <v>452</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>454</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>115</v>
       </c>
       <c r="F93" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
@@ -8148,91 +8148,91 @@
       </c>
       <c r="C104" t="s">
         <v>467</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>32</v>
       </c>
       <c r="F104" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>468</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>40</v>
       </c>
       <c r="F105" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>469</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
       <c r="F106" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>470</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>471</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>120</v>
       </c>
       <c r="F108" t="s">
@@ -8880,314 +8880,314 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>516</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>517</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>518</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>56</v>
       </c>
       <c r="F145" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>519</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>56</v>
       </c>
       <c r="F146" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>520</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>29</v>
       </c>
       <c r="F147" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>522</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>40</v>
       </c>
       <c r="F148" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>523</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>524</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>525</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>106</v>
       </c>
       <c r="F151" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>526</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>527</v>
       </c>
       <c r="F152" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>529</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>530</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>72</v>
       </c>
       <c r="F154" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>532</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>40</v>
       </c>
       <c r="F155" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>533</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>18</v>
       </c>
       <c r="F156" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>534</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>72</v>
       </c>
       <c r="F157" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>535</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>536</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>537</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>115</v>
       </c>
       <c r="F160" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>538</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>18</v>
       </c>
       <c r="F161" t="s">
         <v>88</v>
       </c>
     </row>
@@ -9412,79 +9412,79 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>556</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>557</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>558</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>559</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>40</v>
       </c>
       <c r="F178" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>560</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -9505,68 +9505,68 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>563</v>
       </c>
       <c r="D181">
         <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>32</v>
       </c>
       <c r="F181" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>564</v>
       </c>
       <c r="D182">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
       <c r="F182" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>565</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>37</v>
       </c>
       <c r="F183" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>567</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>72</v>
       </c>
       <c r="F184" t="s">
         <v>531</v>
       </c>
     </row>
@@ -9686,133 +9686,133 @@
         <v>541</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>56</v>
       </c>
       <c r="F193" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>578</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>579</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>47</v>
       </c>
       <c r="F195" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>581</v>
       </c>
       <c r="D196">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>40</v>
       </c>
       <c r="F196" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>582</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>583</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>584</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>40</v>
       </c>
       <c r="F199" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10122,68 +10122,68 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>609</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>106</v>
       </c>
       <c r="F218" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>610</v>
       </c>
       <c r="D219">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>331</v>
       </c>
       <c r="F219" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>612</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>32</v>
       </c>
       <c r="F220" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>614</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>268</v>
       </c>
       <c r="F221" t="s">
         <v>615</v>
       </c>
     </row>
@@ -10357,51 +10357,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>630</v>
       </c>
       <c r="D232">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>268</v>
       </c>
       <c r="F232" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>632</v>
       </c>
       <c r="D233">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>40</v>
       </c>
       <c r="F233" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>633</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>