--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -2483,71 +2483,71 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
@@ -2563,51 +2563,51 @@
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -2720,51 +2720,51 @@
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2820,91 +2820,91 @@
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>63</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
@@ -3091,51 +3091,51 @@
       </c>
       <c r="C37" t="s">
         <v>82</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3542,51 +3542,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
@@ -3602,51 +3602,51 @@
       </c>
       <c r="C63" t="s">
         <v>126</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>128</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
         <v>104</v>
       </c>
     </row>
@@ -3736,51 +3736,51 @@
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>139</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
@@ -3796,51 +3796,51 @@
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>143</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>32</v>
       </c>
       <c r="F75" t="s">
@@ -3933,51 +3933,51 @@
       </c>
       <c r="C80" t="s">
         <v>151</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>153</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>155</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
@@ -4392,51 +4392,51 @@
       </c>
       <c r="C104" t="s">
         <v>188</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>61</v>
       </c>
       <c r="F104" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>191</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
@@ -4714,71 +4714,71 @@
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>37</v>
       </c>
       <c r="F122" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>219</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>40</v>
       </c>
       <c r="F124" t="s">
         <v>86</v>
       </c>
     </row>
@@ -4848,111 +4848,111 @@
       </c>
       <c r="C128" t="s">
         <v>224</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>226</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>115</v>
       </c>
       <c r="F129" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>37</v>
       </c>
       <c r="F130" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>230</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>232</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>32</v>
       </c>
       <c r="F132" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -4962,51 +4962,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>235</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>236</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>237</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>115</v>
       </c>
       <c r="F136" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
@@ -5106,102 +5106,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>249</v>
       </c>
       <c r="D143">
         <v>14</v>
       </c>
       <c r="E143" t="s">
         <v>72</v>
       </c>
       <c r="F143" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>252</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>29</v>
       </c>
       <c r="F145" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>253</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>254</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>72</v>
       </c>
       <c r="F147" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>256</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5225,119 +5225,119 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>260</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>115</v>
       </c>
       <c r="F150" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>261</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>40</v>
       </c>
       <c r="F151" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>263</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>18</v>
       </c>
       <c r="F152" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>265</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>266</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>32</v>
       </c>
       <c r="F154" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>267</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>268</v>
       </c>
       <c r="F155" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>270</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>29</v>
       </c>
       <c r="F156" t="s">
         <v>59</v>
       </c>
     </row>
@@ -5395,51 +5395,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>275</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>29</v>
       </c>
       <c r="F160" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>276</v>
       </c>
       <c r="D161">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>47</v>
       </c>
       <c r="F161" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>278</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>37</v>
       </c>
       <c r="F162" t="s">
         <v>279</v>
       </c>
     </row>
@@ -6006,51 +6006,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>323</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>47</v>
       </c>
       <c r="F197" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>324</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>72</v>
       </c>
       <c r="F198" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>199</v>
       </c>
     </row>
@@ -6199,51 +6199,51 @@
       </c>
       <c r="C4" t="s">
         <v>334</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>335</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>336</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>302</v>
       </c>
       <c r="F6" t="s">
@@ -6407,91 +6407,91 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>348</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>349</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>351</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>353</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>355</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
     </row>
@@ -6715,51 +6715,51 @@
       </c>
       <c r="C31" t="s">
         <v>375</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>245</v>
       </c>
       <c r="F31" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>377</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>106</v>
       </c>
       <c r="F32" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>378</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
@@ -7160,51 +7160,51 @@
       </c>
       <c r="C54" t="s">
         <v>402</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>404</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>405</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
@@ -7220,71 +7220,71 @@
       </c>
       <c r="C57" t="s">
         <v>406</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>407</v>
       </c>
       <c r="D58">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>408</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>409</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>268</v>
       </c>
       <c r="F60" t="s">
         <v>410</v>
       </c>
     </row>
@@ -7334,51 +7334,51 @@
       </c>
       <c r="C63" t="s">
         <v>414</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>106</v>
       </c>
       <c r="F63" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>415</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>416</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
       <c r="F65" t="s">
@@ -7528,51 +7528,51 @@
       </c>
       <c r="C73" t="s">
         <v>426</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>56</v>
       </c>
       <c r="F73" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>428</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>429</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
@@ -7628,51 +7628,51 @@
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>435</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>40</v>
       </c>
       <c r="F79" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>436</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
@@ -7888,91 +7888,91 @@
       </c>
       <c r="C91" t="s">
         <v>450</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>452</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>454</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>115</v>
       </c>
       <c r="F93" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>456</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
@@ -8028,91 +8028,91 @@
       </c>
       <c r="C98" t="s">
         <v>459</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>461</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>29</v>
       </c>
       <c r="F99" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>462</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>106</v>
       </c>
       <c r="F100" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>463</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>18</v>
       </c>
       <c r="F101" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>464</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>32</v>
       </c>
       <c r="F102" t="s">
@@ -8128,91 +8128,91 @@
       </c>
       <c r="C103" t="s">
         <v>466</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>115</v>
       </c>
       <c r="F103" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>467</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>32</v>
       </c>
       <c r="F104" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>468</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>40</v>
       </c>
       <c r="F105" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>469</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
       <c r="F106" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>470</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
@@ -8305,51 +8305,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>476</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>477</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>479</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>480</v>
       </c>
       <c r="F114" t="s">
@@ -8462,71 +8462,71 @@
       </c>
       <c r="C120" t="s">
         <v>487</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>245</v>
       </c>
       <c r="F120" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>488</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
       <c r="F121" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>489</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
       <c r="F122" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>490</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
@@ -8815,51 +8815,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>511</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>40</v>
       </c>
       <c r="F139" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>513</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>29</v>
       </c>
       <c r="F140" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>514</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
@@ -8914,51 +8914,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>518</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>56</v>
       </c>
       <c r="F145" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>519</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>56</v>
       </c>
       <c r="F146" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>520</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>29</v>
       </c>
       <c r="F147" t="s">
         <v>521</v>
       </c>
     </row>
@@ -9194,51 +9194,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>539</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>540</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>32</v>
       </c>
       <c r="F163" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>542</v>
       </c>
       <c r="D164">
         <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>543</v>
       </c>
     </row>
@@ -9655,51 +9655,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>574</v>
       </c>
       <c r="D190">
         <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>37</v>
       </c>
       <c r="F190" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
@@ -9754,99 +9754,99 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>581</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>40</v>
       </c>
       <c r="F196" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>582</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>583</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>584</v>
       </c>
       <c r="D199">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>40</v>
       </c>
       <c r="F199" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>585</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>40</v>
       </c>
       <c r="F200" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>586</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>587</v>
       </c>
       <c r="F201" t="s">
         <v>588</v>
       </c>
     </row>
@@ -9918,51 +9918,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>593</v>
       </c>
       <c r="D206">
         <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>56</v>
       </c>
       <c r="F206" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>594</v>
       </c>
       <c r="D207">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>10</v>
       </c>
       <c r="F207" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>595</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>37</v>
       </c>
       <c r="F208" t="s">
         <v>596</v>
       </c>
     </row>
@@ -10020,51 +10020,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>602</v>
       </c>
       <c r="D212">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>10</v>
       </c>
       <c r="F212" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>603</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>40</v>
       </c>
       <c r="F213" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>604</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>10</v>
       </c>
       <c r="F214" t="s">
         <v>605</v>
       </c>
     </row>
@@ -10374,51 +10374,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>632</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>40</v>
       </c>
       <c r="F233" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>633</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>634</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>635</v>