--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2920,148 +2920,148 @@
       </c>
       <c r="C28" t="s">
         <v>67</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>72</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -3148,51 +3148,51 @@
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3205,51 +3205,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>37</v>
       </c>
       <c r="F65" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>130</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>40</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>131</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
@@ -3716,51 +3716,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
@@ -3853,91 +3853,91 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>146</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>115</v>
       </c>
       <c r="F77" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>32</v>
       </c>
       <c r="F78" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>32</v>
       </c>
       <c r="F79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>151</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
@@ -4013,51 +4013,51 @@
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>160</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4315,51 +4315,51 @@
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>185</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
       <c r="F102" t="s">
@@ -4563,51 +4563,51 @@
       </c>
       <c r="C113" t="s">
         <v>201</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>37</v>
       </c>
       <c r="F113" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>37</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="C118" t="s">
         <v>209</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>211</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>212</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>115</v>
       </c>
       <c r="F120" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4945,51 +4945,51 @@
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>235</v>
       </c>
       <c r="D134">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>236</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
@@ -5055,85 +5055,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>243</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>106</v>
       </c>
       <c r="F140" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>244</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>245</v>
       </c>
       <c r="F141" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>247</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>249</v>
       </c>
       <c r="D143">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
         <v>72</v>
       </c>
       <c r="F143" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5446,51 +5446,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>280</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>37</v>
       </c>
       <c r="F163" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>281</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5723,51 +5723,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>245</v>
       </c>
       <c r="F180" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>300</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>301</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>302</v>
       </c>
       <c r="F182" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
@@ -6074,51 +6074,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>327</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>328</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>47</v>
       </c>
       <c r="F202" t="s">
         <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6316,51 +6316,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>341</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>342</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>343</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
     </row>
@@ -6544,51 +6544,51 @@
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>361</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>362</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
@@ -6792,51 +6792,51 @@
       </c>
       <c r="C35" t="s">
         <v>380</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>381</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>382</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
@@ -7411,51 +7411,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>419</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>420</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>421</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>317</v>
       </c>
     </row>
@@ -7588,51 +7588,51 @@
       </c>
       <c r="C76" t="s">
         <v>430</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>431</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
@@ -7948,51 +7948,51 @@
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>456</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>457</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>37</v>
       </c>
       <c r="F96" t="s">
@@ -8008,51 +8008,51 @@
       </c>
       <c r="C97" t="s">
         <v>458</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>56</v>
       </c>
       <c r="F97" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>459</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>461</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>29</v>
       </c>
       <c r="F99" t="s">
@@ -8268,51 +8268,51 @@
       </c>
       <c r="C110" t="s">
         <v>473</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>37</v>
       </c>
       <c r="F110" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>474</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>320</v>
       </c>
       <c r="F111" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>476</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>56</v>
       </c>
     </row>
@@ -8325,51 +8325,51 @@
       </c>
       <c r="C113" t="s">
         <v>477</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>479</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>480</v>
       </c>
       <c r="F114" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>482</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
     </row>
@@ -8662,51 +8662,51 @@
       </c>
       <c r="C130" t="s">
         <v>500</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>502</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>503</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8863,51 +8863,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>515</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>37</v>
       </c>
       <c r="F142" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>516</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>517</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>221</v>
       </c>
     </row>
@@ -9279,119 +9279,119 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>546</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>29</v>
       </c>
       <c r="F167" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>547</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>548</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>18</v>
       </c>
       <c r="F169" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>549</v>
       </c>
       <c r="D170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>56</v>
       </c>
       <c r="F170" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>551</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>552</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>553</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
       <c r="F173" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
@@ -9672,51 +9672,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>32</v>
       </c>
       <c r="F191" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>56</v>
       </c>
       <c r="F193" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
@@ -10071,51 +10071,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>606</v>
       </c>
       <c r="D215">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>134</v>
       </c>
       <c r="F215" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>607</v>
       </c>
       <c r="D216">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>587</v>
       </c>
       <c r="F216" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>608</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>587</v>
       </c>
       <c r="F217" t="s">
         <v>588</v>
       </c>
     </row>
@@ -10272,51 +10272,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>625</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>106</v>
       </c>
       <c r="F227" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>626</v>
       </c>
       <c r="D228">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>18</v>
       </c>
       <c r="F228" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>627</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>40</v>
       </c>
       <c r="F229" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10470,51 +10470,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>638</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>639</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>115</v>
       </c>
       <c r="F240" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>641</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>399</v>
       </c>
     </row>