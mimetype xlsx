--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2530,51 +2530,51 @@
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
@@ -2844,68 +2844,68 @@
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>118</v>
       </c>
       <c r="F65" t="s">
@@ -2921,51 +2921,51 @@
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
@@ -3261,68 +3261,68 @@
         <v>144</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>118</v>
       </c>
       <c r="F87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>56</v>
       </c>
       <c r="F88" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>56</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3380,51 +3380,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>56</v>
       </c>
       <c r="F93" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>56</v>
       </c>
       <c r="F94" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3488,128 +3488,128 @@
       </c>
       <c r="C3" t="s">
         <v>160</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>161</v>
       </c>
       <c r="F3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>163</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>161</v>
       </c>
       <c r="F4" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>164</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>165</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>161</v>
       </c>
       <c r="F6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>167</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>168</v>
       </c>
       <c r="F7" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>170</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>161</v>
       </c>
       <c r="F8" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>171</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>161</v>
       </c>
       <c r="F9" t="s">
@@ -4030,51 +4030,51 @@
       </c>
       <c r="C31" t="s">
         <v>201</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>203</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>161</v>
       </c>
       <c r="F32" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>205</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -4150,51 +4150,51 @@
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>215</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>216</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
@@ -4321,51 +4321,51 @@
       </c>
       <c r="C46" t="s">
         <v>230</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>233</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>149</v>
       </c>
     </row>
@@ -4415,51 +4415,51 @@
       </c>
       <c r="C51" t="s">
         <v>236</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>237</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>238</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4612,51 +4612,51 @@
       </c>
       <c r="C61" t="s">
         <v>248</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>249</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>250</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
@@ -4669,51 +4669,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>251</v>
       </c>
       <c r="D64">
         <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>253</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4780,51 +4780,51 @@
       </c>
       <c r="C70" t="s">
         <v>257</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>161</v>
       </c>
       <c r="F70" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>259</v>
       </c>
       <c r="D71">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>228</v>
       </c>
       <c r="F71" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>260</v>
       </c>
       <c r="D72">
         <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4937,51 +4937,51 @@
       </c>
       <c r="C78" t="s">
         <v>267</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>269</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>270</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
@@ -5014,51 +5014,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>273</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>274</v>
       </c>
       <c r="D83">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>276</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>122</v>
       </c>
       <c r="F84" t="s">
@@ -5094,51 +5094,51 @@
       </c>
       <c r="C86" t="s">
         <v>279</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>228</v>
       </c>
       <c r="F86" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>280</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>281</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>282</v>
       </c>
     </row>
@@ -5282,51 +5282,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>294</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>296</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>297</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5453,51 +5453,51 @@
       </c>
       <c r="C105" t="s">
         <v>307</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>308</v>
       </c>
       <c r="D106">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>228</v>
       </c>
       <c r="F106" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>309</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>310</v>
       </c>
       <c r="F107" t="s">
@@ -5903,68 +5903,68 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>340</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>56</v>
       </c>
       <c r="F129" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>341</v>
       </c>
       <c r="D130">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>21</v>
       </c>
       <c r="F130" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>343</v>
       </c>
       <c r="D131">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>36</v>
       </c>
       <c r="F131" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>344</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>36</v>
       </c>
       <c r="F132" t="s">
         <v>284</v>
       </c>
     </row>
@@ -5985,51 +5985,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>346</v>
       </c>
       <c r="D134">
         <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>36</v>
       </c>
       <c r="F134" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>347</v>
       </c>
       <c r="D135">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>348</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>