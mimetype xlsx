--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2302,51 +2302,51 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2532,119 +2532,119 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>40</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>40</v>
       </c>
       <c r="F65" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3019,51 +3019,51 @@
       </c>
       <c r="C18" t="s">
         <v>153</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>154</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>136</v>
       </c>
       <c r="F19" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>156</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -3296,91 +3296,91 @@
       </c>
       <c r="C32" t="s">
         <v>170</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>136</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>171</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>172</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>173</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>174</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
@@ -3396,51 +3396,51 @@
       </c>
       <c r="C37" t="s">
         <v>176</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>177</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>95</v>
       </c>
       <c r="F38" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>179</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>136</v>
       </c>
       <c r="F39" t="s">
@@ -3476,51 +3476,51 @@
       </c>
       <c r="C41" t="s">
         <v>181</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>136</v>
       </c>
       <c r="F41" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>182</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>183</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>184</v>
       </c>
       <c r="F43" t="s">
@@ -3947,51 +3947,51 @@
       </c>
       <c r="C65" t="s">
         <v>216</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>217</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>218</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
@@ -4064,51 +4064,51 @@
       </c>
       <c r="C71" t="s">
         <v>222</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>224</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>225</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4198,51 +4198,51 @@
       </c>
       <c r="C78" t="s">
         <v>230</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4272,51 +4272,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>236</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>40</v>
       </c>
       <c r="F84" t="s">
@@ -4486,51 +4486,51 @@
       </c>
       <c r="C93" t="s">
         <v>250</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>251</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>252</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>253</v>
       </c>
     </row>
@@ -4680,51 +4680,51 @@
       </c>
       <c r="C103" t="s">
         <v>261</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>40</v>
       </c>
       <c r="F103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>262</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>40</v>
       </c>
       <c r="F104" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>263</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
@@ -4797,51 +4797,51 @@
       </c>
       <c r="C109" t="s">
         <v>267</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>40</v>
       </c>
       <c r="F109" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>184</v>
       </c>
       <c r="F110" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>269</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>40</v>
       </c>
       <c r="F111" t="s">
         <v>41</v>
       </c>
     </row>