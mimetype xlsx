--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1391,71 +1391,71 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1568,51 +1568,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>40</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
@@ -1908,51 +1908,51 @@
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>67</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>31</v>
       </c>
       <c r="F31" t="s">
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
@@ -2148,91 +2148,91 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
@@ -2268,51 +2268,51 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -2359,105 +2359,105 @@
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>40</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>108</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2882,88 +2882,88 @@
       </c>
       <c r="C11" t="s">
         <v>143</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>136</v>
       </c>
       <c r="F11" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>144</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>145</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>146</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>147</v>
       </c>
       <c r="F14" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>149</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
@@ -3079,51 +3079,51 @@
       </c>
       <c r="C21" t="s">
         <v>157</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>136</v>
       </c>
       <c r="F21" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>158</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>159</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>136</v>
       </c>
       <c r="F23" t="s">
@@ -3179,108 +3179,108 @@
       </c>
       <c r="C26" t="s">
         <v>162</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>136</v>
       </c>
       <c r="F26" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>164</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>165</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>166</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>167</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>168</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>136</v>
       </c>
       <c r="F31" t="s">
@@ -3376,51 +3376,51 @@
       </c>
       <c r="C36" t="s">
         <v>174</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>176</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>177</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>95</v>
       </c>
       <c r="F38" t="s">
@@ -3576,51 +3576,51 @@
       </c>
       <c r="C46" t="s">
         <v>189</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>190</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>192</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
@@ -3633,51 +3633,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>193</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>194</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>40</v>
       </c>
       <c r="F50" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>195</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>184</v>
       </c>
       <c r="F51" t="s">
@@ -3727,111 +3727,111 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>200</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>201</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>40</v>
       </c>
       <c r="F55" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>203</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>108</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>204</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>95</v>
       </c>
       <c r="F57" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>206</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>184</v>
       </c>
       <c r="F58" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>207</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
@@ -3847,51 +3847,51 @@
       </c>
       <c r="C60" t="s">
         <v>208</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>210</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>95</v>
       </c>
       <c r="F61" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>211</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>54</v>
       </c>
       <c r="F62" t="s">
@@ -3907,71 +3907,71 @@
       </c>
       <c r="C63" t="s">
         <v>212</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>133</v>
       </c>
       <c r="F63" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>213</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>214</v>
       </c>
       <c r="F64" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>216</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>217</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
@@ -4158,51 +4158,51 @@
       </c>
       <c r="C76" t="s">
         <v>228</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>230</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
@@ -4218,51 +4218,51 @@
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>233</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
@@ -4600,51 +4600,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>257</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>258</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>95</v>
       </c>
       <c r="F100" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>259</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
@@ -4660,51 +4660,51 @@
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102">
         <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>261</v>
       </c>
       <c r="D103">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>40</v>
       </c>
       <c r="F103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>262</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>40</v>
       </c>
       <c r="F104" t="s">
@@ -4777,51 +4777,51 @@
       </c>
       <c r="C108" t="s">
         <v>266</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>54</v>
       </c>
       <c r="F108" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>267</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>40</v>
       </c>
       <c r="F109" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>184</v>
       </c>
       <c r="F110" t="s">
@@ -4848,51 +4848,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>270</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>271</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>40</v>
       </c>
       <c r="F113" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>272</v>
       </c>
       <c r="D114">
         <v>15</v>
       </c>
       <c r="E114" t="s">
         <v>40</v>
       </c>
       <c r="F114" t="s">
         <v>63</v>
       </c>
     </row>
@@ -4967,51 +4967,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>277</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>279</v>
       </c>
       <c r="D120">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>184</v>
       </c>
       <c r="F120" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>281</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>40</v>
       </c>
       <c r="F121" t="s">
         <v>63</v>
       </c>
     </row>
@@ -5052,85 +5052,85 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>284</v>
       </c>
       <c r="D124">
         <v>14</v>
       </c>
       <c r="E124" t="s">
         <v>40</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>40</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>286</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>54</v>
       </c>
       <c r="F126" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>287</v>
       </c>
       <c r="D127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>40</v>
       </c>
       <c r="F127" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>288</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>40</v>
       </c>
       <c r="F128" t="s">
         <v>289</v>
       </c>
     </row>