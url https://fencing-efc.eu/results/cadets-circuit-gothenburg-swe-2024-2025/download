--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
@@ -1828,91 +1828,91 @@
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>67</v>
       </c>
       <c r="F29" t="s">
@@ -2068,51 +2068,51 @@
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
@@ -2319,51 +2319,51 @@
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
@@ -2379,51 +2379,51 @@
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>40</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
@@ -2464,85 +2464,85 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>40</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
@@ -2705,68 +2705,68 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>126</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>128</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>129</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>130</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
@@ -2842,71 +2842,71 @@
       </c>
       <c r="C9" t="s">
         <v>140</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>136</v>
       </c>
       <c r="F9" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>142</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>136</v>
       </c>
       <c r="F10" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>143</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>136</v>
       </c>
       <c r="F11" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>144</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
@@ -3099,51 +3099,51 @@
       </c>
       <c r="C22" t="s">
         <v>158</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>159</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>136</v>
       </c>
       <c r="F23" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>160</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
@@ -3496,71 +3496,71 @@
       </c>
       <c r="C42" t="s">
         <v>182</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>183</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>184</v>
       </c>
       <c r="F43" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>186</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>187</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>184</v>
       </c>
       <c r="F45" t="s">
@@ -3596,51 +3596,51 @@
       </c>
       <c r="C47" t="s">
         <v>190</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>192</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>193</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4178,51 +4178,51 @@
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>230</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
@@ -4255,51 +4255,51 @@
       </c>
       <c r="C81" t="s">
         <v>233</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4329,51 +4329,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>237</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>239</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>240</v>
       </c>
       <c r="F86" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>242</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>40</v>
       </c>
       <c r="F87" t="s">
@@ -4406,51 +4406,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>245</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>246</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>31</v>
       </c>
       <c r="F90" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>247</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>184</v>
       </c>
       <c r="F91" t="s">
@@ -4720,68 +4720,68 @@
       </c>
       <c r="C105" t="s">
         <v>263</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>264</v>
       </c>
       <c r="D106">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>265</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>266</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>54</v>
       </c>
       <c r="F108" t="s">
@@ -4831,51 +4831,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>269</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>40</v>
       </c>
       <c r="F111" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>270</v>
       </c>
       <c r="D112">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>271</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>40</v>
       </c>
       <c r="F113" t="s">
         <v>41</v>
       </c>
     </row>
@@ -5035,51 +5035,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>283</v>
       </c>
       <c r="D123">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>40</v>
       </c>
       <c r="F123" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>284</v>
       </c>
       <c r="D124">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
         <v>40</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125">
         <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>40</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
     </row>
@@ -5171,85 +5171,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>292</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>40</v>
       </c>
       <c r="F131" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>293</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>40</v>
       </c>
       <c r="F132" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>294</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>31</v>
       </c>
       <c r="F133" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>295</v>
       </c>
       <c r="D134">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>40</v>
       </c>
       <c r="F134" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>296</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>40</v>
       </c>
       <c r="F135" t="s">
         <v>63</v>
       </c>
     </row>