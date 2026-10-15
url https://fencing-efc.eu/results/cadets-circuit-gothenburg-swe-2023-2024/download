--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -1414,68 +1414,68 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
@@ -1753,51 +1753,51 @@
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>79</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>62</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1960,51 +1960,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>94</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>62</v>
       </c>
       <c r="F3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>95</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
@@ -2464,51 +2464,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>130</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>131</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>133</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
       <c r="F31" t="s">
@@ -2909,51 +2909,51 @@
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>160</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>161</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>38</v>
       </c>
       <c r="F53" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>162</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
@@ -3137,51 +3137,51 @@
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>177</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>178</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>35</v>
       </c>
       <c r="F65" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>179</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
@@ -3287,51 +3287,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>189</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>190</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
       <c r="F74" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>191</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>85</v>
       </c>
     </row>