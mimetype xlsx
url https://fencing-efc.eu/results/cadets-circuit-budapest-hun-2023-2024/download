--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3037,51 +3037,51 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3308,51 +3308,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3613,51 +3613,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -4092,51 +4092,51 @@
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4206,51 +4206,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>144</v>
       </c>
       <c r="F81" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
@@ -5059,51 +5059,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>55</v>
       </c>
       <c r="F126" t="s">
         <v>132</v>
       </c>
     </row>
@@ -5116,51 +5116,51 @@
       </c>
       <c r="C127" t="s">
         <v>212</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>104</v>
       </c>
       <c r="F127" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
@@ -5201,51 +5201,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>221</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>204</v>
       </c>
       <c r="F132" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>40</v>
       </c>
       <c r="F133" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>225</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>184</v>
       </c>
     </row>
@@ -5300,51 +5300,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>44</v>
       </c>
       <c r="F138" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>44</v>
       </c>
       <c r="F140" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -5365,51 +5365,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>14</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>241</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>55</v>
       </c>
       <c r="F144" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
@@ -5614,51 +5614,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>261</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>262</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>73</v>
       </c>
       <c r="F159" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
@@ -5730,51 +5730,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>87</v>
       </c>
       <c r="F164" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>87</v>
       </c>
       <c r="F165" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>272</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>87</v>
       </c>
       <c r="F166" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5846,51 +5846,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
       </c>
       <c r="D172">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>282</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>23</v>
       </c>
     </row>
@@ -5959,51 +5959,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>104</v>
       </c>
       <c r="F178" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>288</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>289</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
         <v>290</v>
       </c>
     </row>
@@ -6420,51 +6420,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>327</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>17</v>
       </c>
       <c r="F206" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>328</v>
       </c>
       <c r="D207">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>108</v>
       </c>
       <c r="F207" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>330</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>40</v>
       </c>
       <c r="F208" t="s">
         <v>156</v>
       </c>
     </row>
@@ -6536,51 +6536,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>336</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>17</v>
       </c>
       <c r="F213" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>337</v>
       </c>
       <c r="D214">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>204</v>
       </c>
       <c r="F214" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>22</v>
       </c>
       <c r="F215" t="s">
         <v>277</v>
       </c>
     </row>
@@ -6785,51 +6785,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>355</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>44</v>
       </c>
       <c r="F228" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>356</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>104</v>
       </c>
       <c r="F229" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>357</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
         <v>27</v>
       </c>
     </row>
@@ -7269,51 +7269,51 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>388</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>389</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>390</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -7733,51 +7733,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>417</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>418</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>419</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
@@ -7958,91 +7958,91 @@
       </c>
       <c r="C44" t="s">
         <v>431</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>433</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>434</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>436</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>438</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
@@ -8155,51 +8155,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>445</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>446</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>447</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>48</v>
       </c>
       <c r="F56" t="s">
@@ -8252,51 +8252,51 @@
       </c>
       <c r="C59" t="s">
         <v>450</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>55</v>
       </c>
       <c r="F59" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>452</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>67</v>
       </c>
       <c r="F60" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>453</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
@@ -8312,51 +8312,51 @@
       </c>
       <c r="C62" t="s">
         <v>455</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>456</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>457</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
@@ -8449,51 +8449,51 @@
       </c>
       <c r="C69" t="s">
         <v>463</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
       <c r="F69" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>464</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>40</v>
       </c>
       <c r="F70" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>465</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
@@ -8609,51 +8609,51 @@
       </c>
       <c r="C77" t="s">
         <v>471</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>472</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>473</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
         <v>49</v>
       </c>
     </row>
@@ -8843,91 +8843,91 @@
       </c>
       <c r="C89" t="s">
         <v>485</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>486</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>487</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>488</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>489</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>194</v>
       </c>
       <c r="F93" t="s">
         <v>380</v>
       </c>
     </row>
@@ -9208,51 +9208,51 @@
       </c>
       <c r="C108" t="s">
         <v>507</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>108</v>
       </c>
       <c r="F108" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>508</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>22</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>509</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>22</v>
       </c>
       <c r="F110" t="s">
@@ -9442,51 +9442,51 @@
       </c>
       <c r="C120" t="s">
         <v>519</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>40</v>
       </c>
       <c r="F120" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>520</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>521</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>204</v>
       </c>
     </row>
@@ -9499,51 +9499,51 @@
       </c>
       <c r="C123" t="s">
         <v>522</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>104</v>
       </c>
       <c r="F123" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>523</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>144</v>
       </c>
       <c r="F124" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>524</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>44</v>
       </c>
       <c r="F125" t="s">
@@ -9670,85 +9670,85 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>533</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>87</v>
       </c>
       <c r="F132" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>535</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>536</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>537</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>40</v>
       </c>
       <c r="F135" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>51</v>
       </c>
       <c r="F136" t="s">
         <v>52</v>
       </c>
     </row>
@@ -9769,51 +9769,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>540</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>108</v>
       </c>
       <c r="F138" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>541</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>542</v>
       </c>
       <c r="F139" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>544</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>40</v>
       </c>
       <c r="F140" t="s">
         <v>311</v>
       </c>
     </row>
@@ -9973,51 +9973,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>555</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>144</v>
       </c>
       <c r="F150" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>557</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>346</v>
       </c>
       <c r="F151" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>559</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" t="s">
         <v>391</v>
       </c>
     </row>
@@ -10092,51 +10092,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>565</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>567</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>87</v>
       </c>
       <c r="F158" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>568</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>17</v>
       </c>
       <c r="F159" t="s">
         <v>113</v>
       </c>
     </row>
@@ -10301,51 +10301,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>582</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>583</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>584</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" t="s">
         <v>99</v>
       </c>
     </row>
@@ -10369,85 +10369,85 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>586</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>48</v>
       </c>
       <c r="F174" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>587</v>
       </c>
       <c r="D175">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>40</v>
       </c>
       <c r="F175" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>588</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>22</v>
       </c>
       <c r="F176" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>589</v>
       </c>
       <c r="D177">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>590</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" t="s">
         <v>58</v>
       </c>
     </row>
@@ -10485,51 +10485,51 @@
         <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>593</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>594</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>595</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>87</v>
       </c>
       <c r="F183" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
@@ -10909,51 +10909,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>621</v>
       </c>
       <c r="D207">
         <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>622</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>40</v>
       </c>
       <c r="F208" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>624</v>
       </c>
       <c r="D209">
         <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>228</v>
       </c>
       <c r="F209" t="s">
         <v>229</v>
       </c>
     </row>
@@ -11266,51 +11266,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>648</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>17</v>
       </c>
       <c r="F228" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>649</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>650</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>228</v>
       </c>
       <c r="F230" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
@@ -11359,102 +11359,102 @@
         <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>654</v>
       </c>
       <c r="D234">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>655</v>
       </c>
       <c r="D235">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>22</v>
       </c>
       <c r="F235" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>656</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>87</v>
       </c>
       <c r="F236" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>658</v>
       </c>
       <c r="D237">
         <v>19</v>
       </c>
       <c r="E237" t="s">
         <v>17</v>
       </c>
       <c r="F237" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>659</v>
       </c>
       <c r="D238">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>217</v>
       </c>
       <c r="F238" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>660</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>414</v>
       </c>
     </row>
@@ -11591,102 +11591,102 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>670</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>204</v>
       </c>
       <c r="F248" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>671</v>
       </c>
       <c r="D249">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E249" t="s">
         <v>48</v>
       </c>
       <c r="F249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>245</v>
       </c>
       <c r="C250" t="s">
         <v>672</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>176</v>
       </c>
       <c r="F250" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>245</v>
       </c>
       <c r="C251" t="s">
         <v>673</v>
       </c>
       <c r="D251">
         <v>19</v>
       </c>
       <c r="E251" t="s">
         <v>108</v>
       </c>
       <c r="F251" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>675</v>
       </c>
       <c r="D252">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E252" t="s">
         <v>40</v>
       </c>
       <c r="F252" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>676</v>
       </c>
       <c r="D253">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>104</v>
       </c>
       <c r="F253" t="s">
         <v>402</v>
       </c>
     </row>
@@ -12137,51 +12137,51 @@
     <row r="281" spans="1:6">
       <c r="A281">
         <v>277</v>
       </c>
       <c r="C281" t="s">
         <v>707</v>
       </c>
       <c r="D281">
         <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>278</v>
       </c>
       <c r="C282" t="s">
         <v>708</v>
       </c>
       <c r="D282">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
         <v>51</v>
       </c>
       <c r="F282" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>709</v>
       </c>
       <c r="D283">
         <v>16</v>
       </c>
       <c r="E283" t="s">
         <v>48</v>
       </c>
       <c r="F283" t="s">
         <v>180</v>
       </c>
     </row>
@@ -12530,51 +12530,51 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>735</v>
       </c>
       <c r="D305">
         <v>15</v>
       </c>
       <c r="E305" t="s">
         <v>17</v>
       </c>
       <c r="F305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>302</v>
       </c>
       <c r="C306" t="s">
         <v>736</v>
       </c>
       <c r="D306">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>303</v>
       </c>
       <c r="C307" t="s">
         <v>737</v>
       </c>
       <c r="D307">
         <v>18</v>
       </c>
       <c r="E307" t="s">
         <v>228</v>
       </c>
       <c r="F307" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>303</v>