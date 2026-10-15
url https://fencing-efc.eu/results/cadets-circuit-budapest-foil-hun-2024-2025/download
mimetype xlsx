--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3217,51 +3217,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
@@ -3456,88 +3456,88 @@
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
@@ -3595,51 +3595,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3723,51 +3723,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
@@ -4050,51 +4050,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>95</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>98</v>
       </c>
       <c r="F58" t="s">
@@ -4107,51 +4107,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4540,51 +4540,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>133</v>
       </c>
       <c r="F84" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4782,51 +4782,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>150</v>
       </c>
       <c r="F96" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
@@ -4859,51 +4859,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>88</v>
       </c>
       <c r="F100" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
@@ -4956,51 +4956,51 @@
       </c>
       <c r="C104" t="s">
         <v>161</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
@@ -5033,111 +5033,111 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>167</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>168</v>
       </c>
       <c r="D109">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>169</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>72</v>
       </c>
       <c r="F110" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>170</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>172</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>173</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>31</v>
       </c>
       <c r="F113" t="s">
@@ -5361,51 +5361,51 @@
       </c>
       <c r="C125" t="s">
         <v>194</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>197</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>98</v>
       </c>
       <c r="F127" t="s">
         <v>198</v>
       </c>
     </row>
@@ -5469,51 +5469,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>39</v>
       </c>
       <c r="F131" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>39</v>
       </c>
       <c r="F132" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5602,51 +5602,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>39</v>
       </c>
       <c r="F139" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>64</v>
       </c>
       <c r="F140" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>217</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>218</v>
       </c>
     </row>
@@ -5667,51 +5667,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>220</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>222</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>223</v>
@@ -5913,51 +5913,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>240</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>22</v>
       </c>
       <c r="F158" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>242</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>88</v>
       </c>
       <c r="F159" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>245</v>
       </c>
       <c r="F160" t="s">
         <v>246</v>
       </c>
     </row>
@@ -6329,51 +6329,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>278</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>72</v>
       </c>
       <c r="F183" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>279</v>
       </c>
       <c r="D184">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>280</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
@@ -6507,82 +6507,82 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>294</v>
       </c>
       <c r="D194">
         <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>295</v>
       </c>
       <c r="D195">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>296</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>297</v>
       </c>
       <c r="D197">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>72</v>
       </c>
       <c r="F197" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>298</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>72</v>
       </c>
       <c r="F198" t="s">
         <v>228</v>
       </c>
     </row>
@@ -7149,51 +7149,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>349</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>351</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>352</v>
       </c>
       <c r="D235">
         <v>14</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>291</v>
       </c>
     </row>
@@ -7214,51 +7214,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>354</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>245</v>
       </c>
       <c r="F237" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
       </c>
       <c r="C238" t="s">
         <v>355</v>
       </c>
       <c r="D238">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E238" t="s">
         <v>27</v>
       </c>
       <c r="F238" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>357</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>27</v>
       </c>
       <c r="F239" t="s">
         <v>335</v>
       </c>
     </row>
@@ -7650,51 +7650,51 @@
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>389</v>
       </c>
       <c r="D263">
         <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>173</v>
       </c>
       <c r="F263" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>262</v>
       </c>
       <c r="C264" t="s">
         <v>390</v>
       </c>
       <c r="D264">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>262</v>
       </c>
       <c r="C265" t="s">
         <v>391</v>
       </c>
       <c r="D265">
         <v>15</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>264</v>
@@ -7749,51 +7749,51 @@
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>396</v>
       </c>
       <c r="D269">
         <v>18</v>
       </c>
       <c r="E269" t="s">
         <v>88</v>
       </c>
       <c r="F269" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>397</v>
       </c>
       <c r="D270">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>268</v>
       </c>
       <c r="C271" t="s">
         <v>398</v>
       </c>
       <c r="D271">
         <v>15</v>
       </c>
       <c r="E271" t="s">
         <v>138</v>
       </c>
       <c r="F271" t="s">
         <v>139</v>
       </c>
     </row>
@@ -8001,85 +8001,85 @@
     <row r="284" spans="1:6">
       <c r="A284">
         <v>278</v>
       </c>
       <c r="C284" t="s">
         <v>413</v>
       </c>
       <c r="D284">
         <v>17</v>
       </c>
       <c r="E284" t="s">
         <v>88</v>
       </c>
       <c r="F284" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>283</v>
       </c>
       <c r="C285" t="s">
         <v>414</v>
       </c>
       <c r="D285">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E285" t="s">
         <v>88</v>
       </c>
       <c r="F285" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>284</v>
       </c>
       <c r="C286" t="s">
         <v>416</v>
       </c>
       <c r="D286">
         <v>17</v>
       </c>
       <c r="E286" t="s">
         <v>72</v>
       </c>
       <c r="F286" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>417</v>
       </c>
       <c r="D287">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
       <c r="F287" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>284</v>
       </c>
       <c r="C288" t="s">
         <v>419</v>
       </c>
       <c r="D288">
         <v>18</v>
       </c>
       <c r="E288" t="s">
         <v>133</v>
       </c>
       <c r="F288" t="s">
         <v>238</v>
       </c>
     </row>
@@ -8191,51 +8191,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>425</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>426</v>
       </c>
       <c r="F2" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>428</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>430</v>
       </c>
       <c r="D4">
         <v>18</v>
@@ -8428,51 +8428,51 @@
       </c>
       <c r="C16" t="s">
         <v>443</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>133</v>
       </c>
       <c r="F16" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>445</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>446</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
     </row>
@@ -8533,51 +8533,51 @@
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>450</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>451</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>452</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8644,51 +8644,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>456</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>457</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>458</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>459</v>
       </c>
     </row>
@@ -8701,71 +8701,71 @@
       </c>
       <c r="C31" t="s">
         <v>460</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>462</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>24</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>463</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>464</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
@@ -8829,108 +8829,108 @@
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>469</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>470</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>72</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>471</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>32</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>472</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>473</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>33</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>474</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>35</v>
@@ -9156,51 +9156,51 @@
       </c>
       <c r="C56" t="s">
         <v>488</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>489</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>490</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>363</v>
       </c>
       <c r="F58" t="s">
@@ -9233,51 +9233,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>493</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>494</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>53</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>496</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
     </row>
@@ -9427,51 +9427,51 @@
       </c>
       <c r="C70" t="s">
         <v>504</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>60</v>
       </c>
       <c r="F70" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>62</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>505</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>506</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>64</v>
@@ -9783,51 +9783,51 @@
       </c>
       <c r="C89" t="s">
         <v>528</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>529</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>81</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>530</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
     </row>
@@ -10185,51 +10185,51 @@
       </c>
       <c r="C110" t="s">
         <v>555</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
       <c r="F110" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>556</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>173</v>
       </c>
       <c r="F111" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>557</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>133</v>
       </c>
       <c r="F112" t="s">
@@ -10342,51 +10342,51 @@
       </c>
       <c r="C118" t="s">
         <v>563</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>133</v>
       </c>
       <c r="F118" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>564</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>565</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>566</v>
       </c>
       <c r="F120" t="s">
         <v>567</v>
       </c>
     </row>
@@ -10513,51 +10513,51 @@
       </c>
       <c r="C127" t="s">
         <v>575</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>31</v>
       </c>
       <c r="F127" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>577</v>
       </c>
       <c r="D128">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>31</v>
       </c>
       <c r="F128" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>578</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>22</v>
       </c>
     </row>
@@ -10610,51 +10610,51 @@
       </c>
       <c r="C132" t="s">
         <v>581</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>60</v>
       </c>
       <c r="F132" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>124</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>582</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>72</v>
       </c>
       <c r="F133" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>125</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>583</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>245</v>
       </c>
       <c r="F134" t="s">
@@ -10721,116 +10721,116 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>587</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>98</v>
       </c>
       <c r="F138" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>588</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>44</v>
       </c>
       <c r="F139" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>589</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>590</v>
       </c>
       <c r="D141">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>64</v>
       </c>
       <c r="F141" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
       </c>
       <c r="C142" t="s">
         <v>592</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>520</v>
       </c>
       <c r="F142" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>593</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>47</v>
       </c>
       <c r="F143" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>594</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
@@ -10913,51 +10913,51 @@
         <v>602</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>603</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>604</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>39</v>
       </c>
       <c r="F151" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>605</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>162</v>
       </c>
     </row>
@@ -11128,51 +11128,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>617</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
       <c r="F163" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>619</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>39</v>
       </c>
       <c r="F164" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>620</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>79</v>
       </c>
     </row>
@@ -11193,51 +11193,51 @@
         <v>193</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>622</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>159</v>
       </c>
       <c r="C168" t="s">
         <v>623</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>624</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>625</v>
@@ -11340,51 +11340,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>632</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>133</v>
       </c>
       <c r="F176" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>168</v>
       </c>
       <c r="C177" t="s">
         <v>634</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>47</v>
       </c>
       <c r="F177" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>169</v>
       </c>
       <c r="C178" t="s">
         <v>635</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>286</v>
       </c>
     </row>
@@ -11442,51 +11442,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>640</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>641</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>27</v>
       </c>
       <c r="F183" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>174</v>
       </c>
       <c r="C184" t="s">
         <v>642</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>173</v>
       </c>
       <c r="F184" t="s">
         <v>345</v>
       </c>
     </row>
@@ -11725,51 +11725,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>660</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>39</v>
       </c>
       <c r="F199" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>661</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>88</v>
       </c>
       <c r="F200" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>662</v>
       </c>
       <c r="D201">
         <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>133</v>
       </c>
       <c r="F201" t="s">
         <v>134</v>
       </c>
     </row>
@@ -11790,51 +11790,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>194</v>
       </c>
       <c r="C203" t="s">
         <v>664</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>88</v>
       </c>
       <c r="F203" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>194</v>
       </c>
       <c r="C204" t="s">
         <v>665</v>
       </c>
       <c r="D204">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>88</v>
       </c>
       <c r="F204" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>196</v>
       </c>
       <c r="C205" t="s">
         <v>666</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>72</v>
       </c>
       <c r="F205" t="s">
         <v>73</v>
       </c>
     </row>
@@ -11892,85 +11892,85 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>198</v>
       </c>
       <c r="C209" t="s">
         <v>671</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>27</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>672</v>
       </c>
       <c r="D210">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>44</v>
       </c>
       <c r="F210" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>673</v>
       </c>
       <c r="D211">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>173</v>
       </c>
       <c r="F211" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>203</v>
       </c>
       <c r="C212" t="s">
         <v>674</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>72</v>
       </c>
       <c r="F212" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>204</v>
       </c>
       <c r="C213" t="s">
         <v>675</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>379</v>
       </c>
       <c r="F213" t="s">
         <v>676</v>
       </c>
     </row>
@@ -12076,51 +12076,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>211</v>
       </c>
       <c r="C220" t="s">
         <v>683</v>
       </c>
       <c r="D220">
         <v>18</v>
       </c>
       <c r="E220" t="s">
         <v>72</v>
       </c>
       <c r="F220" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>212</v>
       </c>
       <c r="C221" t="s">
         <v>684</v>
       </c>
       <c r="D221">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>150</v>
       </c>
       <c r="F221" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>213</v>
       </c>
       <c r="C222" t="s">
         <v>685</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>60</v>
       </c>
       <c r="F222" t="s">
         <v>387</v>
       </c>
     </row>
@@ -12424,65 +12424,65 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>232</v>
       </c>
       <c r="C241" t="s">
         <v>709</v>
       </c>
       <c r="D241">
         <v>18</v>
       </c>
       <c r="E241" t="s">
         <v>363</v>
       </c>
       <c r="F241" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>233</v>
       </c>
       <c r="C242" t="s">
         <v>710</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>234</v>
       </c>
       <c r="C243" t="s">
         <v>711</v>
       </c>
       <c r="D243">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E243" t="s">
         <v>88</v>
       </c>
       <c r="F243" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>712</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>88</v>
       </c>
       <c r="F244" t="s">
         <v>243</v>
       </c>
     </row>
@@ -12540,51 +12540,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>238</v>
       </c>
       <c r="C248" t="s">
         <v>717</v>
       </c>
       <c r="D248">
         <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>27</v>
       </c>
       <c r="F248" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>240</v>
       </c>
       <c r="C249" t="s">
         <v>718</v>
       </c>
       <c r="D249">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E249" t="s">
         <v>133</v>
       </c>
       <c r="F249" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>240</v>
       </c>
       <c r="C250" t="s">
         <v>719</v>
       </c>
       <c r="D250">
         <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>166</v>
       </c>
     </row>
@@ -12656,51 +12656,51 @@
     <row r="255" spans="1:6">
       <c r="A255">
         <v>246</v>
       </c>
       <c r="C255" t="s">
         <v>725</v>
       </c>
       <c r="D255">
         <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>44</v>
       </c>
       <c r="F255" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>247</v>
       </c>
       <c r="C256" t="s">
         <v>727</v>
       </c>
       <c r="D256">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E256" t="s">
         <v>60</v>
       </c>
       <c r="F256" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>247</v>
       </c>
       <c r="C257" t="s">
         <v>728</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
     </row>
@@ -12809,85 +12809,85 @@
     <row r="264" spans="1:6">
       <c r="A264">
         <v>255</v>
       </c>
       <c r="C264" t="s">
         <v>736</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>47</v>
       </c>
       <c r="F264" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>256</v>
       </c>
       <c r="C265" t="s">
         <v>737</v>
       </c>
       <c r="D265">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E265" t="s">
         <v>363</v>
       </c>
       <c r="F265" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>257</v>
       </c>
       <c r="C266" t="s">
         <v>738</v>
       </c>
       <c r="D266">
         <v>15</v>
       </c>
       <c r="E266" t="s">
         <v>27</v>
       </c>
       <c r="F266" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>258</v>
       </c>
       <c r="C267" t="s">
         <v>739</v>
       </c>
       <c r="D267">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>740</v>
       </c>
       <c r="F267" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>259</v>
       </c>
       <c r="C268" t="s">
         <v>742</v>
       </c>
       <c r="D268">
         <v>15</v>
       </c>
       <c r="E268" t="s">
         <v>27</v>
       </c>
       <c r="F268" t="s">
         <v>162</v>
       </c>
     </row>
@@ -13064,51 +13064,51 @@
     <row r="279" spans="1:6">
       <c r="A279">
         <v>270</v>
       </c>
       <c r="C279" t="s">
         <v>755</v>
       </c>
       <c r="D279">
         <v>16</v>
       </c>
       <c r="E279" t="s">
         <v>173</v>
       </c>
       <c r="F279" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>757</v>
       </c>
       <c r="D280">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>272</v>
       </c>
       <c r="C281" t="s">
         <v>759</v>
       </c>
       <c r="D281">
         <v>18</v>
       </c>
       <c r="E281" t="s">
         <v>72</v>
       </c>
       <c r="F281" t="s">
         <v>73</v>
       </c>
     </row>
@@ -13336,51 +13336,51 @@
     <row r="295" spans="1:6">
       <c r="A295">
         <v>286</v>
       </c>
       <c r="C295" t="s">
         <v>778</v>
       </c>
       <c r="D295">
         <v>16</v>
       </c>
       <c r="E295" t="s">
         <v>88</v>
       </c>
       <c r="F295" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>287</v>
       </c>
       <c r="C296" t="s">
         <v>779</v>
       </c>
       <c r="D296">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E296" t="s">
         <v>150</v>
       </c>
       <c r="F296" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>287</v>
       </c>
       <c r="C297" t="s">
         <v>780</v>
       </c>
       <c r="D297">
         <v>16</v>
       </c>
       <c r="E297" t="s">
         <v>173</v>
       </c>
       <c r="F297" t="s">
         <v>174</v>
       </c>
     </row>
@@ -13472,102 +13472,102 @@
     <row r="303" spans="1:6">
       <c r="A303">
         <v>293</v>
       </c>
       <c r="C303" t="s">
         <v>786</v>
       </c>
       <c r="D303">
         <v>16</v>
       </c>
       <c r="E303" t="s">
         <v>7</v>
       </c>
       <c r="F303" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>293</v>
       </c>
       <c r="C304" t="s">
         <v>787</v>
       </c>
       <c r="D304">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E304" t="s">
         <v>150</v>
       </c>
       <c r="F304" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>296</v>
       </c>
       <c r="C305" t="s">
         <v>788</v>
       </c>
       <c r="D305">
         <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>64</v>
       </c>
       <c r="F305" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>297</v>
       </c>
       <c r="C306" t="s">
         <v>789</v>
       </c>
       <c r="D306">
         <v>17</v>
       </c>
       <c r="E306" t="s">
         <v>363</v>
       </c>
       <c r="F306" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>298</v>
       </c>
       <c r="C307" t="s">
         <v>791</v>
       </c>
       <c r="D307">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E307" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>299</v>
       </c>
       <c r="C308" t="s">
         <v>792</v>
       </c>
       <c r="D308">
         <v>17</v>
       </c>
       <c r="E308" t="s">
         <v>330</v>
       </c>
       <c r="F308" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>300</v>
@@ -13605,68 +13605,68 @@
     <row r="311" spans="1:6">
       <c r="A311">
         <v>301</v>
       </c>
       <c r="C311" t="s">
         <v>796</v>
       </c>
       <c r="D311">
         <v>18</v>
       </c>
       <c r="E311" t="s">
         <v>47</v>
       </c>
       <c r="F311" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>301</v>
       </c>
       <c r="C312" t="s">
         <v>797</v>
       </c>
       <c r="D312">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E312" t="s">
         <v>173</v>
       </c>
       <c r="F312" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>304</v>
       </c>
       <c r="C313" t="s">
         <v>798</v>
       </c>
       <c r="D313">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E313" t="s">
         <v>173</v>
       </c>
       <c r="F313" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>304</v>
       </c>
       <c r="C314" t="s">
         <v>799</v>
       </c>
       <c r="D314">
         <v>16</v>
       </c>
       <c r="E314" t="s">
         <v>150</v>
       </c>
       <c r="F314" t="s">
         <v>153</v>
       </c>
     </row>
@@ -13840,119 +13840,119 @@
     <row r="325" spans="1:6">
       <c r="A325">
         <v>316</v>
       </c>
       <c r="C325" t="s">
         <v>811</v>
       </c>
       <c r="D325">
         <v>16</v>
       </c>
       <c r="E325" t="s">
         <v>27</v>
       </c>
       <c r="F325" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>317</v>
       </c>
       <c r="C326" t="s">
         <v>812</v>
       </c>
       <c r="D326">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E326" t="s">
         <v>7</v>
       </c>
       <c r="F326" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>318</v>
       </c>
       <c r="C327" t="s">
         <v>813</v>
       </c>
       <c r="D327">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
         <v>7</v>
       </c>
       <c r="F327" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>318</v>
       </c>
       <c r="C328" t="s">
         <v>814</v>
       </c>
       <c r="D328">
         <v>16</v>
       </c>
       <c r="E328" t="s">
         <v>363</v>
       </c>
       <c r="F328" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>320</v>
       </c>
       <c r="C329" t="s">
         <v>815</v>
       </c>
       <c r="D329">
         <v>18</v>
       </c>
       <c r="E329" t="s">
         <v>150</v>
       </c>
       <c r="F329" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>321</v>
       </c>
       <c r="C330" t="s">
         <v>816</v>
       </c>
       <c r="D330">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E330" t="s">
         <v>173</v>
       </c>
       <c r="F330" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>322</v>
       </c>
       <c r="C331" t="s">
         <v>817</v>
       </c>
       <c r="D331">
         <v>17</v>
       </c>
       <c r="E331" t="s">
         <v>98</v>
       </c>
       <c r="F331" t="s">
         <v>735</v>
       </c>
     </row>
@@ -14194,51 +14194,51 @@
     <row r="346" spans="1:6">
       <c r="A346">
         <v>335</v>
       </c>
       <c r="C346" t="s">
         <v>836</v>
       </c>
       <c r="D346">
         <v>15</v>
       </c>
       <c r="E346" t="s">
         <v>7</v>
       </c>
       <c r="F346" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
         <v>338</v>
       </c>
       <c r="C347" t="s">
         <v>837</v>
       </c>
       <c r="D347">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E347" t="s">
         <v>39</v>
       </c>
       <c r="F347" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
         <v>338</v>
       </c>
       <c r="C348" t="s">
         <v>838</v>
       </c>
       <c r="D348">
         <v>18</v>
       </c>
       <c r="E348" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
         <v>340</v>
@@ -14276,68 +14276,68 @@
     <row r="351" spans="1:6">
       <c r="A351">
         <v>341</v>
       </c>
       <c r="C351" t="s">
         <v>841</v>
       </c>
       <c r="D351">
         <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>341</v>
       </c>
       <c r="C352" t="s">
         <v>843</v>
       </c>
       <c r="D352">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E352" t="s">
         <v>7</v>
       </c>
       <c r="F352" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>341</v>
       </c>
       <c r="C353" t="s">
         <v>844</v>
       </c>
       <c r="D353">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E353" t="s">
         <v>44</v>
       </c>
       <c r="F353" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>341</v>
       </c>
       <c r="C354" t="s">
         <v>845</v>
       </c>
       <c r="D354">
         <v>17</v>
       </c>
       <c r="E354" t="s">
         <v>173</v>
       </c>
       <c r="F354" t="s">
         <v>190</v>
       </c>
     </row>