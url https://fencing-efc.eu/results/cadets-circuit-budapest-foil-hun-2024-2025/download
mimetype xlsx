--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -3305,71 +3305,71 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3476,51 +3476,51 @@
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
@@ -3757,51 +3757,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3936,51 +3936,51 @@
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>83</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>83</v>
       </c>
       <c r="F51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4090,51 +4090,51 @@
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>98</v>
       </c>
       <c r="F58" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
@@ -4164,51 +4164,51 @@
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>88</v>
       </c>
       <c r="F62" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
         <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>72</v>
       </c>
       <c r="F64" t="s">
@@ -4241,68 +4241,68 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
       <c r="F69" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4463,51 +4463,51 @@
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>126</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
@@ -4523,51 +4523,51 @@
       </c>
       <c r="C81" t="s">
         <v>128</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
@@ -4708,51 +4708,51 @@
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>72</v>
       </c>
       <c r="F93" t="s">
@@ -4842,51 +4842,51 @@
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>88</v>
       </c>
       <c r="F100" t="s">
         <v>89</v>
       </c>
     </row>
@@ -5016,51 +5016,51 @@
       </c>
       <c r="C107" t="s">
         <v>165</v>
       </c>
       <c r="D107">
         <v>14</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>167</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>168</v>
       </c>
       <c r="D109">
         <v>15</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>124</v>
       </c>
     </row>
@@ -5113,51 +5113,51 @@
       </c>
       <c r="C112" t="s">
         <v>172</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>173</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>31</v>
       </c>
       <c r="F113" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>177</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>47</v>
       </c>
       <c r="F114" t="s">
@@ -5173,51 +5173,51 @@
       </c>
       <c r="C115" t="s">
         <v>179</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>150</v>
       </c>
       <c r="F115" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>181</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>183</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>184</v>
       </c>
     </row>
@@ -5284,51 +5284,51 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>188</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>189</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>173</v>
       </c>
       <c r="F122" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>191</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5398,51 +5398,51 @@
       </c>
       <c r="C127" t="s">
         <v>197</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>98</v>
       </c>
       <c r="F127" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>47</v>
       </c>
       <c r="F129" t="s">
@@ -5537,82 +5537,82 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>88</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>72</v>
       </c>
       <c r="F136" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>64</v>
       </c>
       <c r="F138" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>39</v>
       </c>
       <c r="F139" t="s">
         <v>124</v>
       </c>
     </row>
@@ -5811,119 +5811,119 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>233</v>
       </c>
       <c r="D152">
         <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>44</v>
       </c>
       <c r="F152" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>234</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>60</v>
       </c>
       <c r="F153" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>235</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
       <c r="F154" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>236</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>47</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>237</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>133</v>
       </c>
       <c r="F156" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>239</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>31</v>
       </c>
       <c r="F157" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>240</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>22</v>
       </c>
       <c r="F158" t="s">
         <v>241</v>
       </c>
     </row>
@@ -6094,204 +6094,204 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>260</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>261</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>262</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>173</v>
       </c>
       <c r="F171" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>263</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>60</v>
       </c>
       <c r="F172" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>264</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>265</v>
       </c>
       <c r="D174">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>88</v>
       </c>
       <c r="F174" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>267</v>
       </c>
       <c r="D175">
         <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>39</v>
       </c>
       <c r="F175" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>268</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>269</v>
       </c>
       <c r="D177">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>39</v>
       </c>
       <c r="F177" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>270</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>133</v>
       </c>
       <c r="F178" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>173</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
@@ -6456,68 +6456,68 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>288</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>60</v>
       </c>
       <c r="F191" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>290</v>
       </c>
       <c r="D192">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>292</v>
       </c>
       <c r="D193">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>64</v>
       </c>
       <c r="F193" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>294</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>66</v>
       </c>
     </row>
@@ -6654,68 +6654,68 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>305</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>133</v>
       </c>
       <c r="F203" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>307</v>
       </c>
       <c r="D204">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>133</v>
       </c>
       <c r="F204" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>309</v>
       </c>
       <c r="D206">
         <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>245</v>
       </c>
       <c r="F206" t="s">
         <v>310</v>
       </c>
     </row>
@@ -6756,167 +6756,167 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>314</v>
       </c>
       <c r="D209">
         <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>47</v>
       </c>
       <c r="F209" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>315</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>316</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>317</v>
       </c>
       <c r="F211" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>319</v>
       </c>
       <c r="D212">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>320</v>
       </c>
       <c r="D213">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>321</v>
       </c>
       <c r="D214">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>150</v>
       </c>
       <c r="F214" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>323</v>
       </c>
       <c r="D215">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>173</v>
       </c>
       <c r="F215" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>325</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>326</v>
       </c>
       <c r="D217">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>72</v>
       </c>
       <c r="F217" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>327</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>133</v>
       </c>
       <c r="F218" t="s">
         <v>238</v>
       </c>
     </row>
@@ -6940,68 +6940,68 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>329</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>330</v>
       </c>
       <c r="F220" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>219</v>
       </c>
       <c r="C221" t="s">
         <v>332</v>
       </c>
       <c r="D221">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>173</v>
       </c>
       <c r="F221" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>334</v>
       </c>
       <c r="D222">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>27</v>
       </c>
       <c r="F222" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>336</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>133</v>
       </c>
       <c r="F223" t="s">
         <v>134</v>
       </c>
     </row>
@@ -7073,51 +7073,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>342</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>31</v>
       </c>
       <c r="F228" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>344</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>173</v>
       </c>
       <c r="F229" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>346</v>
       </c>
       <c r="D230">
         <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
@@ -7135,99 +7135,99 @@
         <v>36</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>230</v>
       </c>
       <c r="C232" t="s">
         <v>348</v>
       </c>
       <c r="D232">
         <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>349</v>
       </c>
       <c r="D233">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>351</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>352</v>
       </c>
       <c r="D235">
         <v>14</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>353</v>
       </c>
       <c r="D236">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>354</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>245</v>
       </c>
       <c r="F237" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>236</v>
@@ -7248,102 +7248,102 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>357</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>27</v>
       </c>
       <c r="F239" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>358</v>
       </c>
       <c r="D240">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>239</v>
       </c>
       <c r="C241" t="s">
         <v>359</v>
       </c>
       <c r="D241">
         <v>15</v>
       </c>
       <c r="E241" t="s">
         <v>88</v>
       </c>
       <c r="F241" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>360</v>
       </c>
       <c r="D242">
         <v>18</v>
       </c>
       <c r="E242" t="s">
         <v>173</v>
       </c>
       <c r="F242" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>241</v>
       </c>
       <c r="C243" t="s">
         <v>361</v>
       </c>
       <c r="D243">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="C244" t="s">
         <v>362</v>
       </c>
       <c r="D244">
         <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>363</v>
       </c>
       <c r="F244" t="s">
         <v>364</v>
       </c>
     </row>
@@ -7367,99 +7367,99 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>366</v>
       </c>
       <c r="D246">
         <v>15</v>
       </c>
       <c r="E246" t="s">
         <v>60</v>
       </c>
       <c r="F246" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>367</v>
       </c>
       <c r="D247">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>173</v>
       </c>
       <c r="F247" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>368</v>
       </c>
       <c r="D248">
         <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>72</v>
       </c>
       <c r="F248" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>369</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>248</v>
       </c>
       <c r="C250" t="s">
         <v>370</v>
       </c>
       <c r="D250">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>371</v>
       </c>
       <c r="D251">
         <v>18</v>
       </c>
       <c r="E251" t="s">
         <v>173</v>
       </c>
       <c r="F251" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
@@ -7497,68 +7497,68 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>375</v>
       </c>
       <c r="D254">
         <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>173</v>
       </c>
       <c r="F254" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>253</v>
       </c>
       <c r="C255" t="s">
         <v>376</v>
       </c>
       <c r="D255">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E255" t="s">
         <v>88</v>
       </c>
       <c r="F255" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>254</v>
       </c>
       <c r="C256" t="s">
         <v>378</v>
       </c>
       <c r="D256">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E256" t="s">
         <v>379</v>
       </c>
       <c r="F256" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>255</v>
       </c>
       <c r="C257" t="s">
         <v>381</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>66</v>
       </c>
     </row>
@@ -7582,68 +7582,68 @@
     <row r="259" spans="1:6">
       <c r="A259">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>383</v>
       </c>
       <c r="D259">
         <v>18</v>
       </c>
       <c r="E259" t="s">
         <v>72</v>
       </c>
       <c r="F259" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>258</v>
       </c>
       <c r="C260" t="s">
         <v>384</v>
       </c>
       <c r="D260">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E260" t="s">
         <v>150</v>
       </c>
       <c r="F260" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>259</v>
       </c>
       <c r="C261" t="s">
         <v>386</v>
       </c>
       <c r="D261">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E261" t="s">
         <v>60</v>
       </c>
       <c r="F261" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>388</v>
       </c>
       <c r="D262">
         <v>16</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
         <v>276</v>
       </c>
     </row>
@@ -7698,68 +7698,68 @@
     <row r="266" spans="1:6">
       <c r="A266">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>392</v>
       </c>
       <c r="D266">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>98</v>
       </c>
       <c r="F266" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>264</v>
       </c>
       <c r="C267" t="s">
         <v>394</v>
       </c>
       <c r="D267">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E267" t="s">
         <v>88</v>
       </c>
       <c r="F267" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>395</v>
       </c>
       <c r="D268">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>173</v>
       </c>
       <c r="F268" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>396</v>
       </c>
       <c r="D269">
         <v>17</v>
       </c>
       <c r="E269" t="s">
         <v>88</v>
       </c>
       <c r="F269" t="s">
         <v>377</v>
       </c>
     </row>
@@ -7800,51 +7800,51 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>268</v>
       </c>
       <c r="C272" t="s">
         <v>399</v>
       </c>
       <c r="D272">
         <v>15</v>
       </c>
       <c r="E272" t="s">
         <v>7</v>
       </c>
       <c r="F272" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>268</v>
       </c>
       <c r="C273" t="s">
         <v>400</v>
       </c>
       <c r="D273">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E273" t="s">
         <v>173</v>
       </c>
       <c r="F273" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>272</v>
       </c>
       <c r="C274" t="s">
         <v>401</v>
       </c>
       <c r="D274">
         <v>16</v>
       </c>
       <c r="E274" t="s">
         <v>245</v>
       </c>
       <c r="F274" t="s">
         <v>402</v>
       </c>
     </row>
@@ -7933,51 +7933,51 @@
     <row r="280" spans="1:6">
       <c r="A280">
         <v>278</v>
       </c>
       <c r="C280" t="s">
         <v>409</v>
       </c>
       <c r="D280">
         <v>16</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>278</v>
       </c>
       <c r="C281" t="s">
         <v>410</v>
       </c>
       <c r="D281">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>278</v>
       </c>
       <c r="C282" t="s">
         <v>411</v>
       </c>
       <c r="D282">
         <v>16</v>
       </c>
       <c r="E282" t="s">
         <v>150</v>
       </c>
       <c r="F282" t="s">
         <v>312</v>
       </c>
     </row>
@@ -8018,51 +8018,51 @@
     <row r="285" spans="1:6">
       <c r="A285">
         <v>283</v>
       </c>
       <c r="C285" t="s">
         <v>414</v>
       </c>
       <c r="D285">
         <v>14</v>
       </c>
       <c r="E285" t="s">
         <v>88</v>
       </c>
       <c r="F285" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>284</v>
       </c>
       <c r="C286" t="s">
         <v>416</v>
       </c>
       <c r="D286">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E286" t="s">
         <v>72</v>
       </c>
       <c r="F286" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>417</v>
       </c>
       <c r="D287">
         <v>17</v>
       </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
       <c r="F287" t="s">
         <v>418</v>
       </c>
     </row>
@@ -8258,51 +8258,51 @@
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>433</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>434</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>435</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>426</v>
       </c>
       <c r="F8" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>436</v>
       </c>
       <c r="D9">
         <v>17</v>
@@ -8320,51 +8320,51 @@
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>437</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>438</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>439</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
@@ -8681,51 +8681,51 @@
       </c>
       <c r="C30" t="s">
         <v>458</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>460</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>462</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
@@ -8937,51 +8937,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>475</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>36</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>476</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>36</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>477</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
@@ -9079,68 +9079,68 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>483</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>44</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>484</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>486</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>133</v>
       </c>
       <c r="F54" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>487</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>150</v>
       </c>
       <c r="F55" t="s">
@@ -9216,51 +9216,51 @@
       </c>
       <c r="C59" t="s">
         <v>492</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>31</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>50</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>493</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>494</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>495</v>
       </c>
     </row>
@@ -9310,71 +9310,71 @@
       </c>
       <c r="C64" t="s">
         <v>498</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>499</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>57</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>500</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
       <c r="F66" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>501</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
@@ -9461,51 +9461,51 @@
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>506</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>64</v>
       </c>
       <c r="B73">
         <v>6.0</v>
       </c>
       <c r="C73" t="s">
         <v>507</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>65</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>508</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
@@ -9840,51 +9840,51 @@
       </c>
       <c r="C92" t="s">
         <v>531</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>31</v>
       </c>
       <c r="F92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>84</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>532</v>
       </c>
       <c r="D93">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>533</v>
       </c>
       <c r="F93" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>535</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>133</v>
       </c>
       <c r="F94" t="s">
@@ -9954,51 +9954,51 @@
       </c>
       <c r="C98" t="s">
         <v>540</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>90</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>541</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>91</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>542</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>72</v>
       </c>
       <c r="F100" t="s">
         <v>73</v>
       </c>
     </row>
@@ -10048,108 +10048,108 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>546</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>547</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>60</v>
       </c>
       <c r="F104" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>549</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>550</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>551</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>150</v>
       </c>
       <c r="F107" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>99</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>552</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
@@ -10205,91 +10205,91 @@
       </c>
       <c r="C111" t="s">
         <v>556</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>173</v>
       </c>
       <c r="F111" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>557</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>133</v>
       </c>
       <c r="F112" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>104</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>558</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>88</v>
       </c>
       <c r="F113" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>559</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>560</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>60</v>
       </c>
       <c r="F115" t="s">
         <v>548</v>
       </c>
     </row>
@@ -10834,82 +10834,82 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>596</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>597</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>363</v>
       </c>
       <c r="F146" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>599</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>600</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>520</v>
       </c>
       <c r="F148" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>601</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>330</v>
       </c>
       <c r="F149" t="s">
         <v>602</v>
       </c>
     </row>
@@ -10947,51 +10947,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>605</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>606</v>
       </c>
       <c r="D153">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>144</v>
       </c>
       <c r="C154" t="s">
         <v>607</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>317</v>
       </c>
       <c r="F154" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>144</v>
@@ -11162,51 +11162,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>620</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>621</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>138</v>
       </c>
       <c r="F166" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>622</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>159</v>
@@ -11408,68 +11408,68 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>170</v>
       </c>
       <c r="C180" t="s">
         <v>638</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>639</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>640</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>641</v>
       </c>
       <c r="D183">
         <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>27</v>
       </c>
       <c r="F183" t="s">
         <v>356</v>
       </c>
     </row>
@@ -11541,85 +11541,85 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>647</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>83</v>
       </c>
       <c r="F188" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>648</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>150</v>
       </c>
       <c r="F189" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>649</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>98</v>
       </c>
       <c r="F190" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>651</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>182</v>
       </c>
       <c r="C192" t="s">
         <v>652</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="F192" t="s">
         <v>356</v>
       </c>
     </row>
@@ -11824,68 +11824,68 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>196</v>
       </c>
       <c r="C205" t="s">
         <v>666</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>72</v>
       </c>
       <c r="F205" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>196</v>
       </c>
       <c r="C206" t="s">
         <v>667</v>
       </c>
       <c r="D206">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>245</v>
       </c>
       <c r="F206" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>198</v>
       </c>
       <c r="C207" t="s">
         <v>668</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>363</v>
       </c>
       <c r="F207" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>198</v>
       </c>
       <c r="C208" t="s">
         <v>669</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>670</v>
       </c>
     </row>
@@ -12025,51 +12025,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>680</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>72</v>
       </c>
       <c r="F217" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>681</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>682</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>39</v>
       </c>
       <c r="F219" t="s">
         <v>628</v>
       </c>
     </row>
@@ -12305,51 +12305,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>699</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>426</v>
       </c>
       <c r="F234" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>226</v>
       </c>
       <c r="C235" t="s">
         <v>700</v>
       </c>
       <c r="D235">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>39</v>
       </c>
       <c r="F235" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>227</v>
       </c>
       <c r="C236" t="s">
         <v>702</v>
       </c>
       <c r="D236">
         <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>133</v>
       </c>
       <c r="F236" t="s">
         <v>703</v>
       </c>
     </row>
@@ -12373,51 +12373,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>228</v>
       </c>
       <c r="C238" t="s">
         <v>705</v>
       </c>
       <c r="D238">
         <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>39</v>
       </c>
       <c r="F238" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>230</v>
       </c>
       <c r="C239" t="s">
         <v>706</v>
       </c>
       <c r="D239">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>39</v>
       </c>
       <c r="F239" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>231</v>
       </c>
       <c r="C240" t="s">
         <v>707</v>
       </c>
       <c r="D240">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>150</v>
       </c>
       <c r="F240" t="s">
         <v>708</v>
       </c>
     </row>
@@ -12489,51 +12489,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>236</v>
       </c>
       <c r="C245" t="s">
         <v>713</v>
       </c>
       <c r="D245">
         <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>88</v>
       </c>
       <c r="F245" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>236</v>
       </c>
       <c r="C246" t="s">
         <v>714</v>
       </c>
       <c r="D246">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>88</v>
       </c>
       <c r="F246" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>238</v>
       </c>
       <c r="C247" t="s">
         <v>716</v>
       </c>
       <c r="D247">
         <v>18</v>
       </c>
       <c r="E247" t="s">
         <v>7</v>
       </c>
       <c r="F247" t="s">
         <v>195</v>
       </c>
     </row>
@@ -12758,51 +12758,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>252</v>
       </c>
       <c r="C261" t="s">
         <v>732</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>150</v>
       </c>
       <c r="F261" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>253</v>
       </c>
       <c r="C262" t="s">
         <v>733</v>
       </c>
       <c r="D262">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>254</v>
       </c>
       <c r="C263" t="s">
         <v>734</v>
       </c>
       <c r="D263">
         <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>98</v>
       </c>
       <c r="F263" t="s">
         <v>735</v>
       </c>
     </row>
@@ -12860,51 +12860,51 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>258</v>
       </c>
       <c r="C267" t="s">
         <v>739</v>
       </c>
       <c r="D267">
         <v>16</v>
       </c>
       <c r="E267" t="s">
         <v>740</v>
       </c>
       <c r="F267" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>259</v>
       </c>
       <c r="C268" t="s">
         <v>742</v>
       </c>
       <c r="D268">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E268" t="s">
         <v>27</v>
       </c>
       <c r="F268" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>260</v>
       </c>
       <c r="C269" t="s">
         <v>743</v>
       </c>
       <c r="D269">
         <v>15</v>
       </c>
       <c r="E269" t="s">
         <v>88</v>
       </c>
       <c r="F269" t="s">
         <v>744</v>
       </c>
     </row>
@@ -13081,51 +13081,51 @@
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>757</v>
       </c>
       <c r="D280">
         <v>16</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>272</v>
       </c>
       <c r="C281" t="s">
         <v>759</v>
       </c>
       <c r="D281">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E281" t="s">
         <v>72</v>
       </c>
       <c r="F281" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>272</v>
       </c>
       <c r="C282" t="s">
         <v>760</v>
       </c>
       <c r="D282">
         <v>17</v>
       </c>
       <c r="E282" t="s">
         <v>88</v>
       </c>
       <c r="F282" t="s">
         <v>266</v>
       </c>
     </row>
@@ -13353,51 +13353,51 @@
     <row r="296" spans="1:6">
       <c r="A296">
         <v>287</v>
       </c>
       <c r="C296" t="s">
         <v>779</v>
       </c>
       <c r="D296">
         <v>17</v>
       </c>
       <c r="E296" t="s">
         <v>150</v>
       </c>
       <c r="F296" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>287</v>
       </c>
       <c r="C297" t="s">
         <v>780</v>
       </c>
       <c r="D297">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E297" t="s">
         <v>173</v>
       </c>
       <c r="F297" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>289</v>
       </c>
       <c r="C298" t="s">
         <v>781</v>
       </c>
       <c r="D298">
         <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>98</v>
       </c>
       <c r="F298" t="s">
         <v>735</v>
       </c>
     </row>
@@ -13438,119 +13438,119 @@
     <row r="301" spans="1:6">
       <c r="A301">
         <v>292</v>
       </c>
       <c r="C301" t="s">
         <v>784</v>
       </c>
       <c r="D301">
         <v>16</v>
       </c>
       <c r="E301" t="s">
         <v>7</v>
       </c>
       <c r="F301" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>293</v>
       </c>
       <c r="C302" t="s">
         <v>785</v>
       </c>
       <c r="D302">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E302" t="s">
         <v>72</v>
       </c>
       <c r="F302" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>293</v>
       </c>
       <c r="C303" t="s">
         <v>786</v>
       </c>
       <c r="D303">
         <v>16</v>
       </c>
       <c r="E303" t="s">
         <v>7</v>
       </c>
       <c r="F303" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>293</v>
       </c>
       <c r="C304" t="s">
         <v>787</v>
       </c>
       <c r="D304">
         <v>16</v>
       </c>
       <c r="E304" t="s">
         <v>150</v>
       </c>
       <c r="F304" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>296</v>
       </c>
       <c r="C305" t="s">
         <v>788</v>
       </c>
       <c r="D305">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>64</v>
       </c>
       <c r="F305" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>297</v>
       </c>
       <c r="C306" t="s">
         <v>789</v>
       </c>
       <c r="D306">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
         <v>363</v>
       </c>
       <c r="F306" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>298</v>
       </c>
       <c r="C307" t="s">
         <v>791</v>
       </c>
       <c r="D307">
         <v>16</v>
       </c>
       <c r="E307" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>299</v>
@@ -13959,51 +13959,51 @@
     <row r="332" spans="1:6">
       <c r="A332">
         <v>322</v>
       </c>
       <c r="C332" t="s">
         <v>818</v>
       </c>
       <c r="D332">
         <v>16</v>
       </c>
       <c r="E332" t="s">
         <v>72</v>
       </c>
       <c r="F332" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>322</v>
       </c>
       <c r="C333" t="s">
         <v>819</v>
       </c>
       <c r="D333">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>64</v>
       </c>
       <c r="F333" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>322</v>
       </c>
       <c r="C334" t="s">
         <v>821</v>
       </c>
       <c r="D334">
         <v>16</v>
       </c>
       <c r="E334" t="s">
         <v>245</v>
       </c>
       <c r="F334" t="s">
         <v>310</v>
       </c>
     </row>
@@ -14112,51 +14112,51 @@
     <row r="341" spans="1:6">
       <c r="A341">
         <v>332</v>
       </c>
       <c r="C341" t="s">
         <v>830</v>
       </c>
       <c r="D341">
         <v>16</v>
       </c>
       <c r="E341" t="s">
         <v>98</v>
       </c>
       <c r="F341" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>333</v>
       </c>
       <c r="C342" t="s">
         <v>831</v>
       </c>
       <c r="D342">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E342" t="s">
         <v>173</v>
       </c>
       <c r="F342" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>334</v>
       </c>
       <c r="C343" t="s">
         <v>832</v>
       </c>
       <c r="D343">
         <v>17</v>
       </c>
       <c r="E343" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
         <v>335</v>
@@ -14177,51 +14177,51 @@
     <row r="345" spans="1:6">
       <c r="A345">
         <v>335</v>
       </c>
       <c r="C345" t="s">
         <v>835</v>
       </c>
       <c r="D345">
         <v>17</v>
       </c>
       <c r="E345" t="s">
         <v>7</v>
       </c>
       <c r="F345" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
         <v>335</v>
       </c>
       <c r="C346" t="s">
         <v>836</v>
       </c>
       <c r="D346">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E346" t="s">
         <v>7</v>
       </c>
       <c r="F346" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
         <v>338</v>
       </c>
       <c r="C347" t="s">
         <v>837</v>
       </c>
       <c r="D347">
         <v>15</v>
       </c>
       <c r="E347" t="s">
         <v>39</v>
       </c>
       <c r="F347" t="s">
         <v>129</v>
       </c>
     </row>
@@ -14259,51 +14259,51 @@
     <row r="350" spans="1:6">
       <c r="A350">
         <v>341</v>
       </c>
       <c r="C350" t="s">
         <v>840</v>
       </c>
       <c r="D350">
         <v>15</v>
       </c>
       <c r="E350" t="s">
         <v>138</v>
       </c>
       <c r="F350" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>341</v>
       </c>
       <c r="C351" t="s">
         <v>841</v>
       </c>
       <c r="D351">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>341</v>
       </c>
       <c r="C352" t="s">
         <v>843</v>
       </c>
       <c r="D352">
         <v>17</v>
       </c>
       <c r="E352" t="s">
         <v>7</v>
       </c>
       <c r="F352" t="s">
         <v>276</v>
       </c>
     </row>
@@ -14409,119 +14409,119 @@
     <row r="359" spans="1:6">
       <c r="A359">
         <v>350</v>
       </c>
       <c r="C359" t="s">
         <v>850</v>
       </c>
       <c r="D359">
         <v>17</v>
       </c>
       <c r="E359" t="s">
         <v>330</v>
       </c>
       <c r="F359" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>350</v>
       </c>
       <c r="C360" t="s">
         <v>851</v>
       </c>
       <c r="D360">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E360" t="s">
         <v>330</v>
       </c>
       <c r="F360" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>352</v>
       </c>
       <c r="C361" t="s">
         <v>852</v>
       </c>
       <c r="D361">
         <v>17</v>
       </c>
       <c r="E361" t="s">
         <v>44</v>
       </c>
       <c r="F361" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>352</v>
       </c>
       <c r="C362" t="s">
         <v>853</v>
       </c>
       <c r="D362">
         <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>47</v>
       </c>
       <c r="F362" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
         <v>352</v>
       </c>
       <c r="C363" t="s">
         <v>854</v>
       </c>
       <c r="D363">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E363" t="s">
         <v>88</v>
       </c>
       <c r="F363" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
         <v>352</v>
       </c>
       <c r="C364" t="s">
         <v>855</v>
       </c>
       <c r="D364">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E364" t="s">
         <v>98</v>
       </c>
       <c r="F364" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>