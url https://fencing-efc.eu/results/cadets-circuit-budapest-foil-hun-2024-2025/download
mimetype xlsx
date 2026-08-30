--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -3234,51 +3234,51 @@
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
@@ -3399,51 +3399,51 @@
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3544,51 +3544,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
@@ -3774,51 +3774,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3845,51 +3845,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
@@ -4033,51 +4033,51 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>95</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
         <v>96</v>
       </c>
     </row>
@@ -4406,71 +4406,71 @@
       </c>
       <c r="C75" t="s">
         <v>119</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>31</v>
       </c>
       <c r="F76" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>124</v>
       </c>
     </row>
@@ -4483,51 +4483,51 @@
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>126</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>128</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
@@ -4557,51 +4557,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>133</v>
       </c>
       <c r="F84" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4631,51 +4631,51 @@
       </c>
       <c r="C87" t="s">
         <v>137</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>138</v>
       </c>
       <c r="F87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>60</v>
       </c>
       <c r="F88" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>31</v>
       </c>
       <c r="F89" t="s">
@@ -4728,71 +4728,71 @@
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>72</v>
       </c>
       <c r="F93" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>149</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
@@ -4802,51 +4802,51 @@
       </c>
       <c r="C96" t="s">
         <v>152</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>150</v>
       </c>
       <c r="F96" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
@@ -4879,51 +4879,51 @@
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>88</v>
       </c>
       <c r="F100" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>159</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -4936,51 +4936,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>160</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>161</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
@@ -5763,51 +5763,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>229</v>
       </c>
       <c r="D149">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>39</v>
       </c>
       <c r="F149" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>231</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>232</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
@@ -5845,51 +5845,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>235</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
       <c r="F154" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>236</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>47</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>237</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>133</v>
       </c>
       <c r="F156" t="s">
         <v>238</v>
       </c>
     </row>
@@ -6026,85 +6026,85 @@
         <v>246</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>253</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>254</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>133</v>
       </c>
       <c r="F166" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>256</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>88</v>
       </c>
       <c r="F167" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>258</v>
       </c>
       <c r="D168">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>133</v>
       </c>
       <c r="F168" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>260</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>178</v>
       </c>
     </row>
@@ -6162,119 +6162,119 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>264</v>
       </c>
       <c r="D173">
         <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>265</v>
       </c>
       <c r="D174">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>88</v>
       </c>
       <c r="F174" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>267</v>
       </c>
       <c r="D175">
         <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>39</v>
       </c>
       <c r="F175" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>268</v>
       </c>
       <c r="D176">
         <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>269</v>
       </c>
       <c r="D177">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>39</v>
       </c>
       <c r="F177" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>270</v>
       </c>
       <c r="D178">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>133</v>
       </c>
       <c r="F178" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>171</v>
       </c>
     </row>
@@ -6391,65 +6391,65 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>282</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>31</v>
       </c>
       <c r="F187" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>283</v>
       </c>
       <c r="D188">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>285</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>287</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>88</v>
       </c>
       <c r="F190" t="s">
         <v>243</v>
       </c>
     </row>
@@ -6490,51 +6490,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>292</v>
       </c>
       <c r="D193">
         <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>64</v>
       </c>
       <c r="F193" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>294</v>
       </c>
       <c r="D194">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>295</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>276</v>
       </c>
     </row>
@@ -6790,51 +6790,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>316</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>317</v>
       </c>
       <c r="F211" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>319</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>320</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
@@ -7005,51 +7005,51 @@
         <v>134</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>337</v>
       </c>
       <c r="D224">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>338</v>
       </c>
       <c r="D225">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>47</v>
       </c>
       <c r="F225" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>339</v>
       </c>
       <c r="D226">
         <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>88</v>
       </c>
       <c r="F226" t="s">
         <v>340</v>
       </c>
     </row>
@@ -7104,51 +7104,51 @@
         <v>345</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>346</v>
       </c>
       <c r="D230">
         <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>347</v>
       </c>
       <c r="D231">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E231" t="s">
         <v>35</v>
       </c>
       <c r="F231" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>230</v>
       </c>
       <c r="C232" t="s">
         <v>348</v>
       </c>
       <c r="D232">
         <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
@@ -7350,102 +7350,102 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>365</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>27</v>
       </c>
       <c r="F245" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>366</v>
       </c>
       <c r="D246">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>60</v>
       </c>
       <c r="F246" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>367</v>
       </c>
       <c r="D247">
         <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>173</v>
       </c>
       <c r="F247" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>368</v>
       </c>
       <c r="D248">
         <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>72</v>
       </c>
       <c r="F248" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>369</v>
       </c>
       <c r="D249">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>248</v>
       </c>
       <c r="C250" t="s">
         <v>370</v>
       </c>
       <c r="D250">
         <v>18</v>
       </c>
       <c r="E250" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>371</v>
@@ -7463,51 +7463,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>372</v>
       </c>
       <c r="D252">
         <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>150</v>
       </c>
       <c r="F252" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>251</v>
       </c>
       <c r="C253" t="s">
         <v>374</v>
       </c>
       <c r="D253">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E253" t="s">
         <v>88</v>
       </c>
       <c r="F253" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>375</v>
       </c>
       <c r="D254">
         <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>173</v>
       </c>
       <c r="F254" t="s">
         <v>345</v>
       </c>
     </row>
@@ -7732,51 +7732,51 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>395</v>
       </c>
       <c r="D268">
         <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>173</v>
       </c>
       <c r="F268" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>396</v>
       </c>
       <c r="D269">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s">
         <v>88</v>
       </c>
       <c r="F269" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>397</v>
       </c>
       <c r="D270">
         <v>15</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>66</v>
       </c>
     </row>
@@ -7899,68 +7899,68 @@
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>407</v>
       </c>
       <c r="D278">
         <v>15</v>
       </c>
       <c r="E278" t="s">
         <v>7</v>
       </c>
       <c r="F278" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>275</v>
       </c>
       <c r="C279" t="s">
         <v>408</v>
       </c>
       <c r="D279">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E279" t="s">
         <v>379</v>
       </c>
       <c r="F279" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>278</v>
       </c>
       <c r="C280" t="s">
         <v>409</v>
       </c>
       <c r="D280">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>278</v>
       </c>
       <c r="C281" t="s">
         <v>410</v>
       </c>
       <c r="D281">
         <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8086,51 +8086,51 @@
     <row r="289" spans="1:6">
       <c r="A289">
         <v>287</v>
       </c>
       <c r="C289" t="s">
         <v>420</v>
       </c>
       <c r="D289">
         <v>18</v>
       </c>
       <c r="E289" t="s">
         <v>330</v>
       </c>
       <c r="F289" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>287</v>
       </c>
       <c r="C290" t="s">
         <v>421</v>
       </c>
       <c r="D290">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E290" t="s">
         <v>173</v>
       </c>
       <c r="F290" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>289</v>
       </c>
       <c r="C291" t="s">
         <v>422</v>
       </c>
       <c r="D291">
         <v>15</v>
       </c>
       <c r="E291" t="s">
         <v>379</v>
       </c>
       <c r="F291" t="s">
         <v>380</v>
       </c>
     </row>
@@ -8230,51 +8230,51 @@
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>430</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>245</v>
       </c>
       <c r="F4" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>431</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>433</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>434</v>
@@ -8553,88 +8553,88 @@
       </c>
       <c r="C23" t="s">
         <v>451</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>452</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>453</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>454</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>17</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>455</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8738,51 +8738,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>463</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>464</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>465</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
     </row>
@@ -8795,51 +8795,51 @@
       </c>
       <c r="C36" t="s">
         <v>466</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>133</v>
       </c>
       <c r="F36" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>28</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>468</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>469</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
@@ -8849,51 +8849,51 @@
       </c>
       <c r="C39" t="s">
         <v>470</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>72</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>471</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>32</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>472</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8988,71 +8988,71 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>478</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>479</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>480</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>40</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>481</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>32</v>
       </c>
     </row>
@@ -9350,51 +9350,51 @@
       </c>
       <c r="C66" t="s">
         <v>500</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
       <c r="F66" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>501</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>502</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
@@ -9407,51 +9407,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>503</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>61</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>504</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>60</v>
       </c>
       <c r="F70" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>62</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>505</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
     </row>
@@ -9723,51 +9723,51 @@
       </c>
       <c r="C86" t="s">
         <v>524</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>31</v>
       </c>
       <c r="F86" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>525</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>60</v>
       </c>
       <c r="F87" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>526</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>520</v>
       </c>
       <c r="F88" t="s">
@@ -9803,51 +9803,51 @@
       </c>
       <c r="C90" t="s">
         <v>529</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>81</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>530</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>531</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>31</v>
       </c>
       <c r="F92" t="s">
         <v>32</v>
       </c>
     </row>
@@ -9880,51 +9880,51 @@
       </c>
       <c r="C94" t="s">
         <v>535</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>133</v>
       </c>
       <c r="F94" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>85</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>536</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>520</v>
       </c>
       <c r="F95" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>538</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>31</v>
       </c>
     </row>
@@ -9991,51 +9991,51 @@
       </c>
       <c r="C100" t="s">
         <v>542</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>72</v>
       </c>
       <c r="F100" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>543</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>64</v>
       </c>
       <c r="F101" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>93</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>544</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
@@ -10145,51 +10145,51 @@
       </c>
       <c r="C108" t="s">
         <v>552</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>100</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>554</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>88</v>
       </c>
       <c r="F109" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>101</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>555</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
       <c r="F110" t="s">
@@ -10433,91 +10433,91 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>570</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>115</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>571</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>83</v>
       </c>
       <c r="F124" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>572</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>330</v>
       </c>
       <c r="F125" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>117</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>574</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>27</v>
       </c>
       <c r="F126" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>118</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>575</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>31</v>
       </c>
       <c r="F127" t="s">
@@ -10650,51 +10650,51 @@
       </c>
       <c r="C134" t="s">
         <v>583</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>245</v>
       </c>
       <c r="F134" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>584</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>585</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="s">
         <v>45</v>
       </c>
     </row>
@@ -10882,68 +10882,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>600</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>520</v>
       </c>
       <c r="F148" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>601</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>330</v>
       </c>
       <c r="F149" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>603</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>604</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>39</v>
       </c>
       <c r="F151" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
@@ -11009,102 +11009,102 @@
         <v>146</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>609</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
       </c>
       <c r="C157" t="s">
         <v>610</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>611</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>612</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>133</v>
       </c>
       <c r="F159" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>613</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>566</v>
       </c>
       <c r="F160" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>151</v>
       </c>
       <c r="C161" t="s">
         <v>614</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>195</v>
       </c>
     </row>
@@ -11221,51 +11221,51 @@
         <v>64</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>624</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>625</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>626</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>60</v>
       </c>
       <c r="F171" t="s">
         <v>387</v>
       </c>
     </row>
@@ -11592,133 +11592,133 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>651</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>182</v>
       </c>
       <c r="C192" t="s">
         <v>652</v>
       </c>
       <c r="D192">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="F192" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>653</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>39</v>
       </c>
       <c r="F193" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>654</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>185</v>
       </c>
       <c r="C195" t="s">
         <v>655</v>
       </c>
       <c r="D195">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>185</v>
       </c>
       <c r="C196" t="s">
         <v>657</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>31</v>
       </c>
       <c r="F196" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>188</v>
       </c>
       <c r="C197" t="s">
         <v>658</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>189</v>
       </c>
       <c r="C198" t="s">
         <v>659</v>
       </c>
       <c r="D198">
         <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>150</v>
       </c>
       <c r="F198" t="s">
         <v>322</v>
       </c>
     </row>
@@ -11994,51 +11994,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>206</v>
       </c>
       <c r="C215" t="s">
         <v>678</v>
       </c>
       <c r="D215">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>520</v>
       </c>
       <c r="F215" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>207</v>
       </c>
       <c r="C216" t="s">
         <v>679</v>
       </c>
       <c r="D216">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>680</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>72</v>
       </c>
       <c r="F217" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
@@ -12254,51 +12254,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>222</v>
       </c>
       <c r="C231" t="s">
         <v>696</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>223</v>
       </c>
       <c r="C232" t="s">
         <v>697</v>
       </c>
       <c r="D232">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>27</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>698</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>173</v>
       </c>
       <c r="F233" t="s">
         <v>345</v>
       </c>
     </row>
@@ -12390,51 +12390,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>230</v>
       </c>
       <c r="C239" t="s">
         <v>706</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>39</v>
       </c>
       <c r="F239" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>231</v>
       </c>
       <c r="C240" t="s">
         <v>707</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>150</v>
       </c>
       <c r="F240" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>232</v>
       </c>
       <c r="C241" t="s">
         <v>709</v>
       </c>
       <c r="D241">
         <v>18</v>
       </c>
       <c r="E241" t="s">
         <v>363</v>
       </c>
       <c r="F241" t="s">
         <v>598</v>
       </c>
     </row>
@@ -12472,51 +12472,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>712</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>88</v>
       </c>
       <c r="F244" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>236</v>
       </c>
       <c r="C245" t="s">
         <v>713</v>
       </c>
       <c r="D245">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E245" t="s">
         <v>88</v>
       </c>
       <c r="F245" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>236</v>
       </c>
       <c r="C246" t="s">
         <v>714</v>
       </c>
       <c r="D246">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>88</v>
       </c>
       <c r="F246" t="s">
         <v>715</v>
       </c>
     </row>
@@ -12690,51 +12690,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>247</v>
       </c>
       <c r="C257" t="s">
         <v>728</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>249</v>
       </c>
       <c r="C258" t="s">
         <v>729</v>
       </c>
       <c r="D258">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>250</v>
       </c>
       <c r="C259" t="s">
         <v>730</v>
       </c>
       <c r="D259">
         <v>15</v>
       </c>
       <c r="E259" t="s">
         <v>64</v>
       </c>
       <c r="F259" t="s">
         <v>293</v>
       </c>
     </row>
@@ -13149,153 +13149,153 @@
     <row r="284" spans="1:6">
       <c r="A284">
         <v>275</v>
       </c>
       <c r="C284" t="s">
         <v>763</v>
       </c>
       <c r="D284">
         <v>18</v>
       </c>
       <c r="E284" t="s">
         <v>740</v>
       </c>
       <c r="F284" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>276</v>
       </c>
       <c r="C285" t="s">
         <v>764</v>
       </c>
       <c r="D285">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
         <v>13</v>
       </c>
       <c r="F285" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>277</v>
       </c>
       <c r="C286" t="s">
         <v>765</v>
       </c>
       <c r="D286">
         <v>17</v>
       </c>
       <c r="E286" t="s">
         <v>39</v>
       </c>
       <c r="F286" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>278</v>
       </c>
       <c r="C287" t="s">
         <v>766</v>
       </c>
       <c r="D287">
         <v>17</v>
       </c>
       <c r="E287" t="s">
         <v>72</v>
       </c>
       <c r="F287" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>279</v>
       </c>
       <c r="C288" t="s">
         <v>768</v>
       </c>
       <c r="D288">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E288" t="s">
         <v>39</v>
       </c>
       <c r="F288" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>279</v>
       </c>
       <c r="C289" t="s">
         <v>770</v>
       </c>
       <c r="D289">
         <v>16</v>
       </c>
       <c r="E289" t="s">
         <v>27</v>
       </c>
       <c r="F289" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>279</v>
       </c>
       <c r="C290" t="s">
         <v>771</v>
       </c>
       <c r="D290">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E290" t="s">
         <v>245</v>
       </c>
       <c r="F290" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>279</v>
       </c>
       <c r="C291" t="s">
         <v>773</v>
       </c>
       <c r="D291">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E291" t="s">
         <v>7</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>283</v>
       </c>
       <c r="C292" t="s">
         <v>774</v>
       </c>
       <c r="D292">
         <v>17</v>
       </c>
       <c r="E292" t="s">
         <v>245</v>
       </c>
       <c r="F292" t="s">
         <v>772</v>
       </c>
     </row>
@@ -13976,51 +13976,51 @@
     <row r="333" spans="1:6">
       <c r="A333">
         <v>322</v>
       </c>
       <c r="C333" t="s">
         <v>819</v>
       </c>
       <c r="D333">
         <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>64</v>
       </c>
       <c r="F333" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>322</v>
       </c>
       <c r="C334" t="s">
         <v>821</v>
       </c>
       <c r="D334">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E334" t="s">
         <v>245</v>
       </c>
       <c r="F334" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>322</v>
       </c>
       <c r="C335" t="s">
         <v>822</v>
       </c>
       <c r="D335">
         <v>17</v>
       </c>
       <c r="E335" t="s">
         <v>88</v>
       </c>
       <c r="F335" t="s">
         <v>266</v>
       </c>
     </row>
@@ -14143,51 +14143,51 @@
         <v>756</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>334</v>
       </c>
       <c r="C343" t="s">
         <v>832</v>
       </c>
       <c r="D343">
         <v>17</v>
       </c>
       <c r="E343" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
         <v>335</v>
       </c>
       <c r="C344" t="s">
         <v>834</v>
       </c>
       <c r="D344">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E344" t="s">
         <v>47</v>
       </c>
       <c r="F344" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
         <v>335</v>
       </c>
       <c r="C345" t="s">
         <v>835</v>
       </c>
       <c r="D345">
         <v>17</v>
       </c>
       <c r="E345" t="s">
         <v>7</v>
       </c>
       <c r="F345" t="s">
         <v>195</v>
       </c>
     </row>
@@ -14242,51 +14242,51 @@
     <row r="349" spans="1:6">
       <c r="A349">
         <v>340</v>
       </c>
       <c r="C349" t="s">
         <v>839</v>
       </c>
       <c r="D349">
         <v>17</v>
       </c>
       <c r="E349" t="s">
         <v>7</v>
       </c>
       <c r="F349" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
         <v>341</v>
       </c>
       <c r="C350" t="s">
         <v>840</v>
       </c>
       <c r="D350">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E350" t="s">
         <v>138</v>
       </c>
       <c r="F350" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>341</v>
       </c>
       <c r="C351" t="s">
         <v>841</v>
       </c>
       <c r="D351">
         <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
         <v>842</v>
       </c>
     </row>
@@ -14327,51 +14327,51 @@
     <row r="354" spans="1:6">
       <c r="A354">
         <v>341</v>
       </c>
       <c r="C354" t="s">
         <v>845</v>
       </c>
       <c r="D354">
         <v>17</v>
       </c>
       <c r="E354" t="s">
         <v>173</v>
       </c>
       <c r="F354" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>346</v>
       </c>
       <c r="C355" t="s">
         <v>846</v>
       </c>
       <c r="D355">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E355" t="s">
         <v>13</v>
       </c>
       <c r="F355" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
         <v>346</v>
       </c>
       <c r="C356" t="s">
         <v>847</v>
       </c>
       <c r="D356">
         <v>18</v>
       </c>
       <c r="E356" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
         <v>346</v>
@@ -14392,85 +14392,85 @@
     <row r="358" spans="1:6">
       <c r="A358">
         <v>349</v>
       </c>
       <c r="C358" t="s">
         <v>849</v>
       </c>
       <c r="D358">
         <v>15</v>
       </c>
       <c r="E358" t="s">
         <v>379</v>
       </c>
       <c r="F358" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>350</v>
       </c>
       <c r="C359" t="s">
         <v>850</v>
       </c>
       <c r="D359">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E359" t="s">
         <v>330</v>
       </c>
       <c r="F359" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>350</v>
       </c>
       <c r="C360" t="s">
         <v>851</v>
       </c>
       <c r="D360">
         <v>18</v>
       </c>
       <c r="E360" t="s">
         <v>330</v>
       </c>
       <c r="F360" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>352</v>
       </c>
       <c r="C361" t="s">
         <v>852</v>
       </c>
       <c r="D361">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E361" t="s">
         <v>44</v>
       </c>
       <c r="F361" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>352</v>
       </c>
       <c r="C362" t="s">
         <v>853</v>
       </c>
       <c r="D362">
         <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>47</v>
       </c>
       <c r="F362" t="s">
         <v>201</v>
       </c>
     </row>