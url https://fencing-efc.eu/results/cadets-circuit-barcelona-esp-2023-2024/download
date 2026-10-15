--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1907,51 +1907,51 @@
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2189,51 +2189,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
@@ -2246,51 +2246,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2707,51 +2707,51 @@
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
@@ -2861,88 +2861,88 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
@@ -3200,51 +3200,51 @@
       </c>
       <c r="C72" t="s">
         <v>115</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>117</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>118</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
@@ -3268,51 +3268,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>122</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>132</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>135</v>
       </c>
       <c r="F87" t="s">
@@ -3556,148 +3556,148 @@
       </c>
       <c r="C91" t="s">
         <v>140</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>141</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>144</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>53</v>
       </c>
       <c r="F94" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>61</v>
       </c>
       <c r="F97" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98" t="s">
@@ -3807,51 +3807,51 @@
       </c>
       <c r="C104" t="s">
         <v>158</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>61</v>
       </c>
       <c r="F104" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>159</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>161</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>34</v>
       </c>
       <c r="F106" t="s">
@@ -3904,51 +3904,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>165</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>166</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>167</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" t="s">
@@ -3984,91 +3984,91 @@
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>170</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>61</v>
       </c>
       <c r="F114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>171</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>172</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>173</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
@@ -4098,51 +4098,51 @@
       </c>
       <c r="C119" t="s">
         <v>176</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>178</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>61</v>
       </c>
       <c r="F120" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
@@ -4334,68 +4334,68 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>193</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>195</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>196</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>197</v>
       </c>
       <c r="F134" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>199</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
@@ -4622,51 +4622,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>221</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>215</v>
       </c>
       <c r="F150" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>222</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>223</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>224</v>
       </c>
       <c r="F152" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4860,101 +4860,101 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>235</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>224</v>
       </c>
       <c r="F2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>236</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>237</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>238</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>239</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>241</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
@@ -5052,68 +5052,68 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>247</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>248</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>249</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>250</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
@@ -5883,51 +5883,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>295</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>296</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>297</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
@@ -5980,51 +5980,51 @@
       </c>
       <c r="C63" t="s">
         <v>300</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>301</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>302</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
@@ -6316,51 +6316,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>320</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>321</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>322</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>183</v>
       </c>
     </row>
@@ -6404,88 +6404,88 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>325</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>326</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>327</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>328</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
       <c r="F89" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>329</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
@@ -6538,91 +6538,91 @@
       </c>
       <c r="C93" t="s">
         <v>332</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>333</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>61</v>
       </c>
       <c r="F94" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>334</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>336</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>337</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>197</v>
       </c>
     </row>
@@ -6675,68 +6675,68 @@
       </c>
       <c r="C100" t="s">
         <v>340</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>341</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>342</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>343</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -6860,51 +6860,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>350</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>105</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>351</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>352</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
       <c r="F112" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6974,51 +6974,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>356</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>357</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>358</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>53</v>
       </c>
     </row>
@@ -7236,51 +7236,51 @@
       </c>
       <c r="C130" t="s">
         <v>372</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>373</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>374</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
@@ -7290,150 +7290,150 @@
       </c>
       <c r="C133" t="s">
         <v>375</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>61</v>
       </c>
       <c r="F133" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>376</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>215</v>
       </c>
       <c r="F134" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>377</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>378</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>379</v>
       </c>
       <c r="F136" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>381</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>382</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>215</v>
       </c>
       <c r="F138" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>383</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>384</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="F140" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>385</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
@@ -7519,51 +7519,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>391</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>215</v>
       </c>
       <c r="F147" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>392</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>393</v>
       </c>
       <c r="F148" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>395</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
@@ -7929,51 +7929,51 @@
         <v>406</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>424</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>425</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>426</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
@@ -7994,51 +7994,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>428</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>429</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>430</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>183</v>
       </c>
     </row>
@@ -8090,51 +8090,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>434</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>435</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>215</v>
       </c>
       <c r="F183" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>436</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>116</v>
       </c>
     </row>
@@ -8274,51 +8274,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>448</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="C194" t="s">
         <v>449</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>450</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>116</v>
       </c>
     </row>